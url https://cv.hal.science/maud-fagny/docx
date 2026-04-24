--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -373,884 +373,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Applications and Methods in Genomic Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An online notebook resource for reproducible inference, analysis and publication of gene regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Glass</w:t>
+                <w:t xml:space="preserve">Marouen Ben Guebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deborah Weighill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Burkholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.936015⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.511-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-022-01479-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694544v1</w:t>
+                <w:t xml:space="preserve">hal-03694550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online notebook resource for reproducible inference, analysis and publication of gene regulatory networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivity in eQTL networks dictates reproducibility and genomic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebekka Burkholz</w:t>
+                <w:t xml:space="preserve">Sheila Gaynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Pop</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xihong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quackenbush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (5), pp.511-513. </w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-022-01479-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694550v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity in eQTL networks dictates reproducibility and genomic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Applications and Methods in Genomic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila Gaynor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Fagny</w:t>
+                <w:t xml:space="preserve">Kimberly Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xihong Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Quackenbush</w:t>
+                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (5), pp.100218. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.936015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.936015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694556v1</w:t>
+                <w:t xml:space="preserve">hal-03694544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic Adaptation: Integrating Population Genetics and Gene Regulatory Networks</w:t>
+                <w:t xml:space="preserve">Identification of Key Tissue-Specific, Biological Processes by Integrating Enhancer Information in Maize Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marieke Lydia Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2021.03.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.606285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100982v1</w:t>
+                <w:t xml:space="preserve">hal-03152056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Key Tissue-Specific, Biological Processes by Integrating Enhancer Information in Maize Gene Regulatory Networks</w:t>
+                <w:t xml:space="preserve">Polygenic Adaptation: Integrating Population Genetics and Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Turc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.631-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.606285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152056v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in Gene Expression and Regulatory Networks across 29 Human Tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
+                <w:t xml:space="preserve">PUMA: PANDA Using MicroRNA Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quackenbush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Glass</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107795⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (18), pp.4765-4773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642288v1</w:t>
+                <w:t xml:space="preserve">hal-03642316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA: PANDA Using MicroRNA Associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sex Differences in Gene Expression and Regulatory Networks across 29 Human Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Fagny</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Marin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abhijeet Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (18), pp.4765-4773. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (12), pp.107795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642316v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenic cancer-risk SNPs affect oncogenes, tumour-suppressor genes, and immune function</w:t>
               </w:r>
@@ -1262,64 +1262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Lydia Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xihong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1360,364 +1360,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of microRNA expression in monocytes and CD4+ T lymphocytes from patients with axial spondyloarthritis</w:t>
+                <w:t xml:space="preserve">Differential DNA methylation in experienced meditators after an intensive day of mindfulness-based practice: implications for immune-related pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fogel</w:t>
+                <w:t xml:space="preserve">R. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bugge Tinggaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Fagny</w:t>
+                <w:t xml:space="preserve">M. Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Sigrist</w:t>
+                <w:t xml:space="preserve">M. Cosin-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Roche</w:t>
+                <w:t xml:space="preserve">M. Alvarez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-019-1829-7⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.30879-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642295v1</w:t>
+                <w:t xml:space="preserve">hal-02404337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential DNA methylation in experienced meditators after an intensive day of mindfulness-based practice: implications for immune-related pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deregulation of microRNA expression in monocytes and CD4+ T lymphocytes from patients with axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fagny</w:t>
+                <w:t xml:space="preserve">Olivier Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cosin-Tomás</w:t>
+                <w:t xml:space="preserve">Andreas Bugge Tinggaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alvarez-López</w:t>
+                <w:t xml:space="preserve">Nelly Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lemee</w:t>
+                <w:t xml:space="preserve">Elodie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.30879-7. </w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-019-1829-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404337v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of anti-TNF on MiR expression in monocytes and CD4(+) T-Lymphocytes in spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo J.W.L. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,831 +2155,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01877684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Tissue-Specific Gene Regulation</w:t>
+                <w:t xml:space="preserve">Epigenetic clock analysis in long-term meditators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijeet Rajendra Sonawane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Platig</w:t>
+                <w:t xml:space="preserve">Raphaëlle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesús Alvarez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Nathaniel Paulson</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.210-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2017.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272697v1</w:t>
+                <w:t xml:space="preserve">pasteur-02555207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic clock analysis in long-term meditators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring regulation in tissues with eQTL networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Regnault</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2017.08.016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1707375114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02555207v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring regulation in tissues with eQTL networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Tissue-aware RNA-Seq processing and normalization for heterogeneous and sparse data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1707375114⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1847-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642025v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-aware RNA-Seq processing and normalization for heterogeneous and sparse data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Platig</w:t>
+                <w:t xml:space="preserve">Trends in DNA Methylation with Age Replicate Across Diverse Human Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamalika Gopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Carja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Myrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-017-1847-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1659-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.116.195594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642307v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in DNA Methylation with Age Replicate Across Diverse Human Populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oana Carja</w:t>
+                <w:t xml:space="preserve">Regulatory network changes between cell lines and their tissues of origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Myrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.116.195594⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4111-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642039v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory network changes between cell lines and their tissues of origin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Understanding Tissue-Specific Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Rajendra Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cho-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Fagny</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nathaniel Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.723. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.1077-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4111-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642306v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epigenetic clock analysis of race/ethnicity, sex, and coronary heart disease</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenomic landscape of African rainforest hunter-gatherers and farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Occurrence of Classic Selective Sweeps in Humans Using Whole-Genome Sequencing Data Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
@@ -3846,575 +3846,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene regulatory network structure help us understand how polygenic phenotypes adapt</w:t>
+                <w:t xml:space="preserve">The adaptation of polygenic traits: from genes to phenotypes, are regulatory networks the missing link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2024 - Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mark McPeek, Dartmouth; Tracy Heath, Iowa State University; Mike Whitlock, University of British Columbia; Howard Rundle, University of Ottawa; Brian Hollis, University of South Carolina; Alex Wong, Carleton University; April Wright, Southeastern Louisiana University; Mike Wiser, Michigan State University, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Euro Evo Devo 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudius Kratochwil, Jun 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646291v1</w:t>
+                <w:t xml:space="preserve">hal-04646272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of polygenic traits: from genes to phenotypes, are regulatory networks the missing link?</w:t>
+                <w:t xml:space="preserve">Gene regulatory network structure help us understand how polygenic phenotypes adapt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Evo Devo 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claudius Kratochwil, Jun 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Evolution 2024 - Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mark McPeek, Dartmouth; Tracy Heath, Iowa State University; Mike Whitlock, University of British Columbia; Howard Rundle, University of Ottawa; Brian Hollis, University of South Carolina; Alex Wong, Carleton University; April Wright, Southeastern Louisiana University; Mike Wiser, Michigan State University, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646272v1</w:t>
+                <w:t xml:space="preserve">hal-04646291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering tissue-specific regulation and contribution of transposable elements to cis-regulatory sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MITE-driven dissemenitation of cis-regulatory elements in the maize genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Von Grafenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maike Stam</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCLLN invited seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain- la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">CNET2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351623v1</w:t>
+                <w:t xml:space="preserve">hal-04478810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITE-driven dissemenitation of cis-regulatory elements in the maize genome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distal cis-regulatory elements regulate tissue-specific water-deficit response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNET2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">14th annual RECOMB/ISCB Conference on Regulatory &amp; Systems Genomics with DREAM Challenges RSGDREAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, online/Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478810v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal cis-regulatory elements regulate tissue-specific water-deficit response</w:t>
+                <w:t xml:space="preserve">Deciphering tissue-specific regulation and contribution of transposable elements to cis-regulatory sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke L. Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual RECOMB/ISCB Conference on Regulatory &amp; Systems Genomics with DREAM Challenges RSGDREAM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, online/Las Vegas, Nevada, United States</w:t>
+              <w:t xml:space="preserve">UCLLN invited seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain- la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343921v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering tissue-specific regulation and contribution of transposable elements to cis-regulatory sequences</w:t>
               </w:r>
@@ -4663,90 +4663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key tissue-specific, biological processes through integration of enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEPSE invited seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,90 +5148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke L. Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Signaling through Chromatin" from molecules to ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
@@ -5273,90 +5273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke L. Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Plant and Animal Genome Conference (PAG 30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distal cis-regulatory elements regulate tissue-specific water-deficit response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,332 +5769,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common DNA sequence variation influences epigenetic aging in African populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex Traits Heritability is Highly Clustered in the eQTL Bipartite Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quackenbush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289047v1</w:t>
+                <w:t xml:space="preserve">hal-04488556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Traits Heritability is Highly Clustered in the eQTL Bipartite Network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Common DNA sequence variation influences epigenetic aging in African populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian L Meeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Scelza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana M Asnake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Prall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04488556v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Lydia Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6116,77 +6116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity of variants in eQTL networks dictates reproducibility and functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gaynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xihong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,51 +6275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSCA-EF-IF-ST Project PATTERNS: Periodic Technical Report Part B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -6752,51 +6752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A8F6FD6"/>
+    <w:nsid w:val="CA11D218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6983,51 +6983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-fagny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7740-2521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189710691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/277145003315361300916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-5415-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Stone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Platig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quackenbush" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf174" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Glass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Kuijjer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.936015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Ben Guebila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Weighill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lopes-Ramos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Burkholz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Pop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01479-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gaynor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.03.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Lydia Kuijjer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Stam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.606285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Yi Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paulson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Sonawane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107795" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa571" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0614-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bugge Tinggaard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sigrist" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-1829-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosin-Tom&#225;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Barry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.W.L. Aerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T Husquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1601-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01877684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid C. Schwarz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Winter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05325-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nathaniel Paulson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02555207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.08.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707375114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1847-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamalika Gopalan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Carja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Myrick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.195594" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4111-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Horvath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Levine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trumble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillard Kaplan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1030-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Itan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barreiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Stone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke L. Kuijjer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Von Grafenstein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagny Maud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijer Marieke L." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stam Maike" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joets Johann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turc Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijjer Marieke L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian L Meeks" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Scelza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana M Asnake" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Prall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01234659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-fagny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7740-2521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189710691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/277145003315361300916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-5415-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Stone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Platig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quackenbush" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf174" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Ben Guebila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Weighill" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lopes-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Burkholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Pop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01479-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gaynor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Glass" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Kuijjer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.936015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Lydia Kuijjer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Stam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.606285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Yi Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paulson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Sonawane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0614-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosin-Tom&#225;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bugge Tinggaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sigrist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-1829-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Barry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.W.L. Aerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T Husquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1601-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01877684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid C. Schwarz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Winter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05325-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02555207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707375114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1847-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamalika Gopalan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Carja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Myrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.195594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4111-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nathaniel Paulson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Horvath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Levine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trumble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillard Kaplan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1030-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Itan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barreiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Stone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Von Grafenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke L. Kuijjer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagny Maud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijer Marieke L." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stam Maike" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joets Johann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turc Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijjer Marieke L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian L Meeks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Scelza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana M Asnake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Prall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01234659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>