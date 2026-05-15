--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">277145003315361300916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">PsKD_IsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/O-5415-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,3268 +269,3268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Regulatory Network Structure for Complex Trait Heritability and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An online notebook resource for reproducible inference, analysis and publication of gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouen Ben Guebila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Weighill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Burkholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (5), pp.511-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41592-022-01479-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity in eQTL networks dictates reproducibility and genomic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gaynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (5), pp.100218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Applications and Methods in Genomic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.936015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.936015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Key Tissue-Specific, Biological Processes by Integrating Enhancer Information in Maize Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Lydia Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2020.606285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic Adaptation: Integrating Population Genetics and Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (7), pp.631-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tig.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA: PANDA Using MicroRNA Associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sex Differences in Gene Expression and Regulatory Networks across 29 Human Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa571⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (12), pp.107795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642316v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in Gene Expression and Regulatory Networks across 29 Human Tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cho-Yi Chen</w:t>
+                <w:t xml:space="preserve">PUMA: PANDA Using MicroRNA Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Kuijjer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kimberly Glass</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107795⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (18), pp.4765-4773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642288v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenic cancer-risk SNPs affect oncogenes, tumour-suppressor genes, and immune function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Lydia Kuijjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122 (4), pp.569-577. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0614-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential DNA methylation in experienced meditators after an intensive day of mindfulness-based practice: implications for immune-related pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deregulation of microRNA expression in monocytes and CD4+ T lymphocytes from patients with axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fagny</w:t>
+                <w:t xml:space="preserve">Olivier Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cosin-Tomás</w:t>
+                <w:t xml:space="preserve">Andreas Bugge Tinggaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alvarez-López</w:t>
+                <w:t xml:space="preserve">Nelly Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lemee</w:t>
+                <w:t xml:space="preserve">Elodie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.30879-7. </w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-019-1829-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404337v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of microRNA expression in monocytes and CD4+ T lymphocytes from patients with axial spondyloarthritis</w:t>
+                <w:t xml:space="preserve">Differential DNA methylation in experienced meditators after an intensive day of mindfulness-based practice: implications for immune-related pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fogel</w:t>
+                <w:t xml:space="preserve">R. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bugge Tinggaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Fagny</w:t>
+                <w:t xml:space="preserve">M. Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Sigrist</w:t>
+                <w:t xml:space="preserve">M. Cosin-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Roche</w:t>
+                <w:t xml:space="preserve">M. Alvarez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-019-1829-7⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.30879-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642295v1</w:t>
+                <w:t xml:space="preserve">hal-02404337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of anti-TNF on MiR expression in monocytes and CD4(+) T-Lymphocytes in spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04457182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathological Image QTL Discovery of Immune Infiltration Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo J.W.L. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.80-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic basis of human population differences in DNA methylation and their causal impact on immune gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas T Husquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-018-1601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide DNA methylation profiling in Progressive Supranuclear Palsy reveals major changes at DLX1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid C. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Trümbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-05325-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01877684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic clock analysis in long-term meditators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesús Alvarez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp.210-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2017.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02555207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring regulation in tissues with eQTL networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Sonawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cho-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (37), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1707375114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-aware RNA-Seq processing and normalization for heterogeneous and sparse data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cho-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.437. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1847-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in DNA Methylation with Age Replicate Across Diverse Human Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamalika Gopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Carja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Myrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206 (3), pp.1659-1674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.116.195594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory network changes between cell lines and their tissues of origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Lopes-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cho-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.723. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4111-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Tissue-Specific Gene Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Rajendra Sonawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cho-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nathaniel Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (4), pp.1077-1088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epigenetic clock analysis of race/ethnicity, sex, and coronary heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gurven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trumble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillard Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-016-1030-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of Selective Pressures and Introgression from Archaic Hominins at Human Innate Immunity Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Itan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98 (1), pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenomic landscape of African rainforest hunter-gatherers and farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Macisaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01238387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Occurrence of Classic Selective Sweeps in Humans Using Whole-Genome Sequencing Data Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.1850-1868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msu118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3519,1478 +3540,1478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Regulatory Network Structure for Polygenic Trait Heritability and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PopGroup 59</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diala Abu Awad; Vincent Castric; Thomas Lesaffre; Camille Roux; Roman Stetsenko, Jan 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the functional features of maize dispensable genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the contribution of transposable elements to cis-regulatory elements in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Leduque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBRC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of polygenic traits: from genes to phenotypes, are regulatory networks the missing link?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Gene regulatory network structure help us understand how polygenic phenotypes adapt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Evo Devo 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claudius Kratochwil, Jun 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Evolution 2024 - Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mark McPeek, Dartmouth; Tracy Heath, Iowa State University; Mike Whitlock, University of British Columbia; Howard Rundle, University of Ottawa; Brian Hollis, University of South Carolina; Alex Wong, Carleton University; April Wright, Southeastern Louisiana University; Mike Wiser, Michigan State University, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646272v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene regulatory network structure help us understand how polygenic phenotypes adapt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The adaptation of polygenic traits: from genes to phenotypes, are regulatory networks the missing link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2024 - Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mark McPeek, Dartmouth; Tracy Heath, Iowa State University; Mike Whitlock, University of British Columbia; Howard Rundle, University of Ottawa; Brian Hollis, University of South Carolina; Alex Wong, Carleton University; April Wright, Southeastern Louisiana University; Mike Wiser, Michigan State University, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Euro Evo Devo 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudius Kratochwil, Jun 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646291v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITE-driven dissemenitation of cis-regulatory elements in the maize genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Von Grafenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distal cis-regulatory elements regulate tissue-specific water-deficit response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th annual RECOMB/ISCB Conference on Regulatory &amp; Systems Genomics with DREAM Challenges RSGDREAM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, online/Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering tissue-specific regulation and contribution of transposable elements to cis-regulatory sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke L. Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCLLN invited seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Louvain- la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering tissue-specific regulation and contribution of transposable elements to cis-regulatory sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagny Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuijer Marieke L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Maike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joets Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turc Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiplant III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagny Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuijjer Marieke L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Maike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joets Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turc Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key tissue-specific, biological processes through integration of enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEPSE invited seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating cancer risk germline mutations using eQTL networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 RECOMB meeting - satellite RECOMB-Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Itsik Pe’er, Columbia University; Eleazar Eskin, University of California, Los Angeles, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human epigenomic variation is driven by historical and recent changes in habitat and lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE 2015 Vienna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and epigenetic determinants of human adaptation to different lifestyles and modes of subsistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 HUMAN GENOME MEETING: GENOME VARIATION AND HUMAN HEALTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5000,758 +5021,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene regulatory network structure help us understand how complex phenotypes adapt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke L. Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Signaling through Chromatin" from molecules to ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke L. Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Plant and Animal Genome Conference (PAG 30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distal cis-regulatory elements regulate tissue-specific water-deficit response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. annual RECOMB/ISCB Conference on Regulatory &amp; Systems Genomics with DREAM Challenges RSGDREAM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distal cis-regulatory elements regulate tissue-specific water-deficit response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSHL Network Biology Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, New-York, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of transposable elements on gene expression regulation in maize and its response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd national congress on transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5761,484 +5782,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Traits Heritability is Highly Clustered in the eQTL Bipartite Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Platig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common DNA sequence variation influences epigenetic aging in African populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian L Meeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Scelza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana M Asnake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Prall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key tissue-specific, biological processes by integrating enhancer information in maize gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Lydia Kuijjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity of variants in eQTL networks dictates reproducibility and functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gaynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Platig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Fagny</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Quackenbush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6248,108 +6269,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSCA-EF-IF-ST Project PATTERNS: Periodic Technical Report Part B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6359,100 +6380,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme face à son environnement : une histoire génétique et épigénétique du génome humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique humaine. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015PA066208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01234659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6462,229 +6483,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio0 - Bases de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Bio 0 - Bases de la génétique, Gif-sur Yvette, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using eQTL networks to decipher the architecture of complex traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. NCMM PhD Course in Multi-Omics, NCMM, Oslo, Norway. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using eQTL networks to functionally characterize regulatory mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. NCMM PhD Courses in Multi-Omics, NCMM, Oslo, Norway. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6752,51 +6773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA11D218"/>
+    <w:nsid w:val="AE4C8F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6983,51 +7004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-fagny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7740-2521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189710691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/277145003315361300916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-5415-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Stone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Platig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quackenbush" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf174" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Ben Guebila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Weighill" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lopes-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Burkholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Pop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01479-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gaynor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Glass" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Kuijjer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.936015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Lydia Kuijjer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Stam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.606285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Yi Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paulson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Sonawane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0614-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosin-Tom&#225;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bugge Tinggaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sigrist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-1829-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Barry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.W.L. Aerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T Husquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1601-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01877684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid C. Schwarz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Winter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05325-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02555207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707375114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1847-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamalika Gopalan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Carja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Myrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.195594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4111-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nathaniel Paulson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Horvath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Levine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trumble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillard Kaplan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1030-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Itan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barreiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Stone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Von Grafenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke L. Kuijjer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagny Maud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijer Marieke L." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stam Maike" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joets Johann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turc Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijjer Marieke L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian L Meeks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Scelza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana M Asnake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Prall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01234659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-fagny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7740-2521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189710691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/277145003315361300916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=PsKD_IsAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-5415-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Stone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Platig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Quackenbush" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Ben Guebila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Weighill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lopes-Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Burkholz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Pop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01479-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gaynor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Glass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Kuijjer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.936015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Lydia Kuijjer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Stam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.606285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2021.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho-Yi Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paulson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Sonawane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa571" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0614-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fogel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bugge Tinggaard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sigrist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-1829-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosin-Tom&#225;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Barry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J.W.L. Aerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T Husquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1601-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01877684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Weber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid C. Schwarz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Winter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05325-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02555207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Alvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Regnault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.08.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707375114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1847-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamalika Gopalan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Carja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Myrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.195594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4111-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Rajendra Sonawane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nathaniel Paulson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Horvath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Levine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trumble" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillard Kaplan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1030-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deschamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Itan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.11.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barreiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Stone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Von Grafenstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke L. Kuijjer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagny Maud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijer Marieke L." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stam Maike" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joets Johann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turc Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuijjer Marieke L." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian L Meeks" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Scelza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana M Asnake" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Prall" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01234659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066208" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>