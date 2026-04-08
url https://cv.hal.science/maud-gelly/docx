--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -858,235 +858,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé publique comme objet sociologique</w:t>
+                <w:t xml:space="preserve">Avant propos [du dossier &amp;quot;Hôpital : réformes, crises et résistances&amp;quot;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mariette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pitti</w:t>
+                <w:t xml:space="preserve">Hivert Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.239.0004⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.214.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03387944v1</w:t>
+                <w:t xml:space="preserve">halshs-03500083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos [du dossier &amp;quot;Hôpital : réformes, crises et résistances&amp;quot;]</w:t>
+                <w:t xml:space="preserve">La santé publique comme objet sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hivert Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Spire</w:t>
+                <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.7-14. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (239), pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.214.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.239.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03500083v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner sans compter. Les agents de l’hôpital public face à l’épidémie de Covid-19</w:t>
               </w:r>
@@ -1148,1042 +1148,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
+                <w:t xml:space="preserve">Santé critique. Inégalités sociales et rapports de domination dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (236-237), pp.72-91. </w:t>
+              <w:t xml:space="preserve">, 2021, 1 (236-237), pp.4-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.236.0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.236.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313353v1</w:t>
+                <w:t xml:space="preserve">halshs-03387936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé critique. Inégalités sociales et rapports de domination dans le champ de la santé</w:t>
+                <w:t xml:space="preserve">Choisir la césarienne : une pratique où convergent habitus de classe et intérêts médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Pitti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.236.0004⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.193.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03387936v1</w:t>
+                <w:t xml:space="preserve">hal-02456771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir la césarienne : une pratique où convergent habitus de classe et intérêts médicaux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating and Improving Access to Reproductive Healthcare for Vulnerable Migrant Women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.193.0071⟩</w:t>
+              <w:t xml:space="preserve">Social Science Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7565/ssp.2019.2672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456771v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating and Improving Access to Reproductive Healthcare for Vulnerable Migrant Women in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours migratoire, violences déclarées, et santé perçue des femmes migrantes hébergées en hôtel en Île-de-France. Enquête Dsafhir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Scodellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Andro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17-18, pp.334-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006493v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours migratoire, violences déclarées, et santé perçue des femmes migrantes hébergées en hôtel en Île-de-France. Enquête Dsafhir.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défaire et refaire un groupe à risque. Objectivation et prévention du sida chez les homosexuels masculins à l'ère des antirétroviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Scodellaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+                <w:t xml:space="preserve">Mathieu Trachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.787-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1804.0787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657802v1</w:t>
+                <w:t xml:space="preserve">hal-02179479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaire et refaire un groupe à risque. Objectivation et prévention du sida chez les homosexuels masculins à l'ère des antirétroviraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Undoing and redoing an at-risk group: The objectivation and prevention of AIDS among male homosexuals in the antiretroviral era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (4), pp.787-807. </w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.751-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1804.0787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pope.1804.0751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179479v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing and redoing an at-risk group: The objectivation and prevention of AIDS among male homosexuals in the antiretroviral era</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la fabrique des militant-e-s à la fabrique des patient-e-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Girard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibia Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pope.1804.0751⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.102.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179476v1</w:t>
+                <w:t xml:space="preserve">hal-01505096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fabrique des militant-e-s à la fabrique des patient-e-s</w:t>
+                <w:t xml:space="preserve">Des inégalités en tous genres face au décès par sida et de leur ignorance par le système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bibia Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.135-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505096v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inégalités en tous genres face au décès par sida et de leur ignorance par le système de santé</w:t>
+                <w:t xml:space="preserve">Une médecine de classe ? Inégalités sociales, système de santé et pratiques de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58, pp.135-150</w:t>
+              <w:t xml:space="preserve">, 2016, 58, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2193,78 +2089,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,105 +2179,105 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du surmenage structurel au basculement vers des troubles de santé : le cas des médecins généralistes exerçant en libéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2390,146 +2286,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires &amp; carrières contemporaines : nouvelles perspectives méthodologiques : 27èmes journées du longitudinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacte; Céreq; Université Grenoble Alpes; LARAC; INP Grenoble; IAE Grenoble; INJEP, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la recherche de la maternité idéale. La mobilité, sésame de l’accouchement rêvé des élites économiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Institut Convergences Migrations, Tourisme Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve du changement de modèle professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,490 +2548,1259 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Changer ?", 9ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS (Association Française de sociologie), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JIST, Nov 2021, Visio Conférence, Suisse. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.236.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de recrutement des patientes de la &amp;quot;bourgeoisie économique&amp;quot; et de la &amp;quot;bourgeoisie intellectuelle&amp;quot; dans deux maternités privées de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d‘Etude sur le capitalisme sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'imposer aux imposant·es: une enquête pluridisciplinaire dans deux maternités privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Sources et méthodes de l’histoire et de la sociologie des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE, Oct 2020, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête dans une maternité pour élites transnationales: transformer des biens ordinaires en biens rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau santé France-Québec Formes et réformes des systèmes de santé en territoires francophones: santé publique, santé communautaire &amp; lutte contre les inégalités socio-spatiales (France-Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris-Nord, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir la césarienne : attentes des femmes et pratiques des médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinatal social relations among migrant elites in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GS-IBG Annual International Conference : Everyday Subjectivities of Privileged Migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé critique 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04026975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé critique 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 236-237, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la santé décuple les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, pp.194, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agone.058.000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du sida ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trachman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gelly, Maud and Girard, Gabriel and Trachman, Mathieu. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3174,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ghomari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593241306574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.000" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ghomari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593241306574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>