--- v1 (2026-04-08)
+++ v2 (2026-05-19)
@@ -858,235 +858,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos [du dossier &amp;quot;Hôpital : réformes, crises et résistances&amp;quot;]</w:t>
+                <w:t xml:space="preserve">La santé publique comme objet sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hivert Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Spire</w:t>
+                <w:t xml:space="preserve">Audrey Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.214.0007⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (239), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.239.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500083v1</w:t>
+                <w:t xml:space="preserve">halshs-03387944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé publique comme objet sociologique</w:t>
+                <w:t xml:space="preserve">Avant propos [du dossier &amp;quot;Hôpital : réformes, crises et résistances&amp;quot;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pitti</w:t>
+                <w:t xml:space="preserve">Hivert Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (239), pp.4-9. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.239.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.214.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03387944v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner sans compter. Les agents de l’hôpital public face à l’épidémie de Covid-19</w:t>
               </w:r>
@@ -1167,64 +1167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé critique. Inégalités sociales et rapports de domination dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (236-237), pp.4-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une médecine de classe ? Inégalités sociales, système de santé et pratiques de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3157,217 +3157,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573684v1</w:t>
+                <w:t xml:space="preserve">hal-05573522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573522v1</w:t>
+                <w:t xml:space="preserve">hal-05573684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3398,64 +3398,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé critique 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,64 +3493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé critique 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 236-237, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, pp.194, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ghomari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593241306574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ghomari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593241306574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.102.0047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>