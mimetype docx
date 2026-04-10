--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Hirczak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en aménagement du territoireFaculté d’Economie et de Gestion, Aix-Marseille UniversitéLEST CNRS UMR 7317, membre de l'axe 1 COT &amp;quot;Changements, Organisations, Transitions&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6584-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119374544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires. Vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2-3), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04699486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence collective pour des transitions écologiques au service de notre alimentation et de la santé globale, 3 (244), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, entre expérimentation écologique et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rubrique Transitions, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesta de Bens e Serviços Territoriais face à transição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raízes: Revista de Ciências Sociais e Econômicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stages, capteurs et facteurs des transformations d’un champ professionnel : le cas de l’ingénierie de territoire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme : enjeux épistémologiques et pédagogiques, 39-40, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource à la trajectoire : quelles stratégies de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.267-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interrelation complexe entre signes de qualité et environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (219), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et patrimoine : la co-construction d'une dynamique et de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.683-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité patrimoniale et territoire : le panier de biens en Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (5), pp.633-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16-17, pp.233-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et de l'environnement : le cas de Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.845-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de services de qualité : vers un modèle de développement territorial durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food transition in mountain huts. A case study of the Écrins Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin, Diversity and territories 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Origin for Sustainability, Nov 2025, Sion (Valais), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires : vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire autour du numéro spécial de Géographie Economie et Sociétés « Transitions soutenables et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Debizet; Kirsten Koop; Rachel Levy, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opérateur territorial comme dispositif catalyseur de trajectoires de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Congress - Session Pour une géographie des transitions territoriales ? Cadres conceptuels, méthodologiques et approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et transition agricole L'exemple de la SCOP des Volonteux (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Transition agricole, développement durable et nouvelles formes de collectifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEA - LEST - Aix-Marseille Université, Feb 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’université métropolisée à l’université en nuage : constructions territoriales et réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADT - UMR Territoires, Nov 2017, Clermont-Ferrand, France. https://fr.calameo.com/read/0017961536250e7f3de76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université, acteur de l’innovation dans tous ses territoires : l’exemple rhônalpin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Turquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e du Congrès de l'Acfas (Association francophone pour le savoir), Colloque 633, "L’﻿﻿innovation sociale en contexte d’﻿﻿austérité", Université du Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS/CRISES, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, opérateur de ressources territoriales. Le cas des projets « Biovallée » et « Caverne du Pont d’Arc » en sud Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à la rencontre des territoires ruraux: les stages professionnalisants comme ressource territoriale. L'exemple du dispositif StaRTer (Région Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherche et Territoires Ruraux en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, l'université en nuage. Expériences rhonalpines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RESUP " Les pratiques d'enseignement et de recherche dans les antennes universitaires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la ressource territoriale : entre regard externe et construction endogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement territorial et stratégie de spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de territoire et ressource territoriale : apports croisés et opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Les dynamiques territoriales : quelles nouveautés ? ", I.R.E.G.E. - E.D.Y.T.E.M.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chambéry-Annecy, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appellation d'origine contrôlée : une combinaison de la durabilité et du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et globalisation dans l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Québec, Canada. pp.809-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelles qualités demain, pour quelles demandes? colloque SFER, Enita Clermont, 5 et 6 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR, Territoires et enjeux du développement régional, Lyon, 9-11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource territoriale : pour une définition économique de la notion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : une construction patrimoniale et territoriale. L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA PSDR "territoires et enjeux du développement régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de service de qualité : vers un modèle de développement territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La notion de ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : un modèle de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MONTANEA "Qualité, produits, terroir.. Montagne et mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité de l'environnement : des espaces convergents ? Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'ASRDLF "Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité environnementale au sein des appellations d'origine contrôlée ? L'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Journées européennes des thèses en économie et gestion agricoles, agroalimentaires et rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2024, Espace &amp; Développement durable, 1032005238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE, pp.237, 2007, Update Sciences and Technologies, 978-2-7592-0039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et développpement durable, 9791032005231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.145-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des sites universitaires, l'université en nuage : vers des formes originales de territorialisation de l'université en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Lévy; Catherine Soldano; Philippe Cuntigh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et ses territoires. Dynamismes des villes moyennes et particularités de sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2015, 978-2-7061-2232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension patrimoniale des ressources territoriales : quel rôle dans les trajectoires de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe, Berger, A., Chevalier, P., Cortes, G., Dedeire, M. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2010, Logiques sociales, 978-2-296-12652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et durabilité dans les alpes : la spécificité des ressources interrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes, Alain Sandoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans l’aire méditerranéo-alpine. Regards croisés franco-slovène(s) sur la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université de Provence, pp.204-219, 2009, 978-2-9526672-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des universités en réseau avec tous les territoires : un enjeu de niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1032-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les productions locales grâce au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des territoires à travers un produit agricole de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualité/territoires ruraux en Rhône-Alpes et stratégies de construction territoriale par les acteurs. Grille d'analyse, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00311491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Hirczak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en aménagement du territoireFaculté d’Economie et de Gestion, Aix-Marseille UniversitéLEST CNRS UMR 7317, membre de l'axe 1 COT &amp;quot;Changements, Organisations, Transitions&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6584-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119374544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires. Vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2-3), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04699486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesta de Bens e Serviços Territoriais face à transição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raízes: Revista de Ciências Sociais e Econômicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, entre expérimentation écologique et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rubrique Transitions, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence collective pour des transitions écologiques au service de notre alimentation et de la santé globale, 3 (244), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stages, capteurs et facteurs des transformations d’un champ professionnel : le cas de l’ingénierie de territoire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme : enjeux épistémologiques et pédagogiques, 39-40, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource à la trajectoire : quelles stratégies de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.267-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interrelation complexe entre signes de qualité et environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (219), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et patrimoine : la co-construction d'une dynamique et de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.683-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité patrimoniale et territoire : le panier de biens en Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (5), pp.633-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16-17, pp.233-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de services de qualité : vers un modèle de développement territorial durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et de l'environnement : le cas de Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.845-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires : vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire autour du numéro spécial de Géographie Economie et Sociétés « Transitions soutenables et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Debizet; Kirsten Koop; Rachel Levy, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food transition in mountain huts. A case study of the Écrins Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin, Diversity and territories 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Origin for Sustainability, Nov 2025, Sion (Valais), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opérateur territorial comme dispositif catalyseur de trajectoires de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Congress - Session Pour une géographie des transitions territoriales ? Cadres conceptuels, méthodologiques et approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et transition agricole L'exemple de la SCOP des Volonteux (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Transition agricole, développement durable et nouvelles formes de collectifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEA - LEST - Aix-Marseille Université, Feb 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’université métropolisée à l’université en nuage : constructions territoriales et réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADT - UMR Territoires, Nov 2017, Clermont-Ferrand, France. https://fr.calameo.com/read/0017961536250e7f3de76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université, acteur de l’innovation dans tous ses territoires : l’exemple rhônalpin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Turquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e du Congrès de l'Acfas (Association francophone pour le savoir), Colloque 633, "L’﻿﻿innovation sociale en contexte d’﻿﻿austérité", Université du Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS/CRISES, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, opérateur de ressources territoriales. Le cas des projets « Biovallée » et « Caverne du Pont d’Arc » en sud Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à la rencontre des territoires ruraux: les stages professionnalisants comme ressource territoriale. L'exemple du dispositif StaRTer (Région Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherche et Territoires Ruraux en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, l'université en nuage. Expériences rhonalpines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RESUP " Les pratiques d'enseignement et de recherche dans les antennes universitaires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la ressource territoriale : entre regard externe et construction endogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement territorial et stratégie de spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de territoire et ressource territoriale : apports croisés et opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Les dynamiques territoriales : quelles nouveautés ? ", I.R.E.G.E. - E.D.Y.T.E.M.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chambéry-Annecy, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appellation d'origine contrôlée : une combinaison de la durabilité et du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et globalisation dans l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Québec, Canada. pp.809-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelles qualités demain, pour quelles demandes? colloque SFER, Enita Clermont, 5 et 6 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR, Territoires et enjeux du développement régional, Lyon, 9-11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource territoriale : pour une définition économique de la notion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : une construction patrimoniale et territoriale. L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA PSDR "territoires et enjeux du développement régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de service de qualité : vers un modèle de développement territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La notion de ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : un modèle de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MONTANEA "Qualité, produits, terroir.. Montagne et mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité de l'environnement : des espaces convergents ? Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'ASRDLF "Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité environnementale au sein des appellations d'origine contrôlée ? L'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Journées européennes des thèses en économie et gestion agricoles, agroalimentaires et rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2024, Espace &amp; Développement durable, 1032005238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE, pp.237, 2007, Update Sciences and Technologies, 978-2-7592-0039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et développpement durable, 9791032005231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.145-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des sites universitaires, l'université en nuage : vers des formes originales de territorialisation de l'université en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Lévy; Catherine Soldano; Philippe Cuntigh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et ses territoires. Dynamismes des villes moyennes et particularités de sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2015, 978-2-7061-2232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension patrimoniale des ressources territoriales : quel rôle dans les trajectoires de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe, Berger, A., Chevalier, P., Cortes, G., Dedeire, M. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2010, Logiques sociales, 978-2-296-12652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et durabilité dans les alpes : la spécificité des ressources interrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes, Alain Sandoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans l’aire méditerranéo-alpine. Regards croisés franco-slovène(s) sur la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université de Provence, pp.204-219, 2009, 978-2-9526672-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des universités en réseau avec tous les territoires : un enjeu de niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1032-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les productions locales grâce au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des territoires à travers un produit agricole de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualité/territoires ruraux en Rhône-Alpes et stratégies de construction territoriale par les acteurs. Grille d'analyse, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00311491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38B35FED"/>
+    <w:nsid w:val="BAA2B690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-hirczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6584-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119374544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.267-284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782001v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rayne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/alpes-du-sud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1199/9782706122323/Luniversite%20et%20ses%20territoires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-hirczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6584-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119374544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.267-284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rayne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/alpes-du-sud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1199/9782706122323/Luniversite%20et%20ses%20territoires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>