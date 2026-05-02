--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Hirczak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en aménagement du territoireFaculté d’Economie et de Gestion, Aix-Marseille UniversitéLEST CNRS UMR 7317, membre de l'axe 1 COT &amp;quot;Changements, Organisations, Transitions&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6584-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119374544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires. Vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2-3), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04699486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesta de Bens e Serviços Territoriais face à transição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raízes: Revista de Ciências Sociais e Econômicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, entre expérimentation écologique et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rubrique Transitions, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence collective pour des transitions écologiques au service de notre alimentation et de la santé globale, 3 (244), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stages, capteurs et facteurs des transformations d’un champ professionnel : le cas de l’ingénierie de territoire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme : enjeux épistémologiques et pédagogiques, 39-40, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource à la trajectoire : quelles stratégies de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.267-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interrelation complexe entre signes de qualité et environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (219), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et patrimoine : la co-construction d'une dynamique et de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.683-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité patrimoniale et territoire : le panier de biens en Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (5), pp.633-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16-17, pp.233-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de services de qualité : vers un modèle de développement territorial durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et de l'environnement : le cas de Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.845-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires : vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire autour du numéro spécial de Géographie Economie et Sociétés « Transitions soutenables et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Debizet; Kirsten Koop; Rachel Levy, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food transition in mountain huts. A case study of the Écrins Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin, Diversity and territories 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Origin for Sustainability, Nov 2025, Sion (Valais), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opérateur territorial comme dispositif catalyseur de trajectoires de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Congress - Session Pour une géographie des transitions territoriales ? Cadres conceptuels, méthodologiques et approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et transition agricole L'exemple de la SCOP des Volonteux (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Transition agricole, développement durable et nouvelles formes de collectifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEA - LEST - Aix-Marseille Université, Feb 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’université métropolisée à l’université en nuage : constructions territoriales et réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADT - UMR Territoires, Nov 2017, Clermont-Ferrand, France. https://fr.calameo.com/read/0017961536250e7f3de76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université, acteur de l’innovation dans tous ses territoires : l’exemple rhônalpin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Turquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e du Congrès de l'Acfas (Association francophone pour le savoir), Colloque 633, "L’﻿﻿innovation sociale en contexte d’﻿﻿austérité", Université du Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS/CRISES, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, opérateur de ressources territoriales. Le cas des projets « Biovallée » et « Caverne du Pont d’Arc » en sud Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à la rencontre des territoires ruraux: les stages professionnalisants comme ressource territoriale. L'exemple du dispositif StaRTer (Région Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherche et Territoires Ruraux en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, l'université en nuage. Expériences rhonalpines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RESUP " Les pratiques d'enseignement et de recherche dans les antennes universitaires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la ressource territoriale : entre regard externe et construction endogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement territorial et stratégie de spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de territoire et ressource territoriale : apports croisés et opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Les dynamiques territoriales : quelles nouveautés ? ", I.R.E.G.E. - E.D.Y.T.E.M.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chambéry-Annecy, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appellation d'origine contrôlée : une combinaison de la durabilité et du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et globalisation dans l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Québec, Canada. pp.809-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelles qualités demain, pour quelles demandes? colloque SFER, Enita Clermont, 5 et 6 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR, Territoires et enjeux du développement régional, Lyon, 9-11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource territoriale : pour une définition économique de la notion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : une construction patrimoniale et territoriale. L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA PSDR "territoires et enjeux du développement régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de service de qualité : vers un modèle de développement territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La notion de ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : un modèle de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MONTANEA "Qualité, produits, terroir.. Montagne et mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité de l'environnement : des espaces convergents ? Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'ASRDLF "Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité environnementale au sein des appellations d'origine contrôlée ? L'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Journées européennes des thèses en économie et gestion agricoles, agroalimentaires et rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2024, Espace &amp; Développement durable, 1032005238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE, pp.237, 2007, Update Sciences and Technologies, 978-2-7592-0039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et développpement durable, 9791032005231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.145-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des sites universitaires, l'université en nuage : vers des formes originales de territorialisation de l'université en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Lévy; Catherine Soldano; Philippe Cuntigh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et ses territoires. Dynamismes des villes moyennes et particularités de sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2015, 978-2-7061-2232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension patrimoniale des ressources territoriales : quel rôle dans les trajectoires de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe, Berger, A., Chevalier, P., Cortes, G., Dedeire, M. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2010, Logiques sociales, 978-2-296-12652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et durabilité dans les alpes : la spécificité des ressources interrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes, Alain Sandoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans l’aire méditerranéo-alpine. Regards croisés franco-slovène(s) sur la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université de Provence, pp.204-219, 2009, 978-2-9526672-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des universités en réseau avec tous les territoires : un enjeu de niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1032-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les productions locales grâce au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des territoires à travers un produit agricole de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualité/territoires ruraux en Rhône-Alpes et stratégies de construction territoriale par les acteurs. Grille d'analyse, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00311491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Hirczak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en aménagement du territoireFaculté d’Economie et de Gestion, Aix-Marseille UniversitéLEST CNRS UMR 7317, membre de l'axe 1 COT &amp;quot;Changements, Organisations, Transitions&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6584-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119374544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires. Vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2-3), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04699486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesta de Bens e Serviços Territoriais face à transição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raízes: Revista de Ciências Sociais e Econômicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, entre expérimentation écologique et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rubrique Transitions, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence collective pour des transitions écologiques au service de notre alimentation et de la santé globale, 3 (244), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stages, capteurs et facteurs des transformations d’un champ professionnel : le cas de l’ingénierie de territoire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme : enjeux épistémologiques et pédagogiques, 39-40, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource à la trajectoire : quelles stratégies de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.267-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interrelation complexe entre signes de qualité et environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (219), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et patrimoine : la co-construction d'une dynamique et de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.683-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité patrimoniale et territoire : le panier de biens en Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (5), pp.633-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16-17, pp.233-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de services de qualité : vers un modèle de développement territorial durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et de l'environnement : le cas de Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.845-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires : vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire autour du numéro spécial de Géographie Economie et Sociétés « Transitions soutenables et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Debizet; Kirsten Koop; Rachel Levy, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food transition in mountain huts. A case study of the Écrins Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin, Diversity and territories 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Origin for Sustainability, Nov 2025, Sion (Valais), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opérateur territorial comme dispositif catalyseur de trajectoires de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Congress - Session Pour une géographie des transitions territoriales ? Cadres conceptuels, méthodologiques et approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et transition agricole L'exemple de la SCOP des Volonteux (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Transition agricole, développement durable et nouvelles formes de collectifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEA - LEST - Aix-Marseille Université, Feb 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’université métropolisée à l’université en nuage : constructions territoriales et réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADT - UMR Territoires, Nov 2017, Clermont-Ferrand, France. https://fr.calameo.com/read/0017961536250e7f3de76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université, acteur de l’innovation dans tous ses territoires : l’exemple rhônalpin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Turquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e du Congrès de l'Acfas (Association francophone pour le savoir), Colloque 633, "L’﻿﻿innovation sociale en contexte d’﻿﻿austérité", Université du Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS/CRISES, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, opérateur de ressources territoriales. Le cas des projets « Biovallée » et « Caverne du Pont d’Arc » en sud Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à la rencontre des territoires ruraux: les stages professionnalisants comme ressource territoriale. L'exemple du dispositif StaRTer (Région Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherche et Territoires Ruraux en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, l'université en nuage. Expériences rhonalpines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RESUP " Les pratiques d'enseignement et de recherche dans les antennes universitaires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la ressource territoriale : entre regard externe et construction endogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement territorial et stratégie de spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de territoire et ressource territoriale : apports croisés et opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Les dynamiques territoriales : quelles nouveautés ? ", I.R.E.G.E. - E.D.Y.T.E.M.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chambéry-Annecy, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appellation d'origine contrôlée : une combinaison de la durabilité et du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et globalisation dans l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Québec, Canada. pp.809-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR, Territoires et enjeux du développement régional, Lyon, 9-11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelles qualités demain, pour quelles demandes? colloque SFER, Enita Clermont, 5 et 6 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource territoriale : pour une définition économique de la notion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : une construction patrimoniale et territoriale. L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA PSDR "territoires et enjeux du développement régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de service de qualité : vers un modèle de développement territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La notion de ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : un modèle de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MONTANEA "Qualité, produits, terroir.. Montagne et mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité de l'environnement : des espaces convergents ? Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'ASRDLF "Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité environnementale au sein des appellations d'origine contrôlée ? L'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Journées européennes des thèses en économie et gestion agricoles, agroalimentaires et rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2024, Espace &amp; Développement durable, 1032005238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE, pp.237, 2007, Update Sciences and Technologies, 978-2-7592-0039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et développpement durable, 9791032005231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.145-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des sites universitaires, l'université en nuage : vers des formes originales de territorialisation de l'université en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Lévy; Catherine Soldano; Philippe Cuntigh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et ses territoires. Dynamismes des villes moyennes et particularités de sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2015, 978-2-7061-2232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension patrimoniale des ressources territoriales : quel rôle dans les trajectoires de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe, Berger, A., Chevalier, P., Cortes, G., Dedeire, M. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2010, Logiques sociales, 978-2-296-12652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et durabilité dans les alpes : la spécificité des ressources interrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes, Alain Sandoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans l’aire méditerranéo-alpine. Regards croisés franco-slovène(s) sur la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université de Provence, pp.204-219, 2009, 978-2-9526672-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des universités en réseau avec tous les territoires : un enjeu de niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1032-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les productions locales grâce au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des territoires à travers un produit agricole de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualité/territoires ruraux en Rhône-Alpes et stratégies de construction territoriale par les acteurs. Grille d'analyse, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00311491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAA2B690"/>
+    <w:nsid w:val="D4DE7B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-hirczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6584-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119374544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.267-284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rayne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/alpes-du-sud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1199/9782706122323/Luniversite%20et%20ses%20territoires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-hirczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6584-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119374544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.267-284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rayne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/alpes-du-sud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1199/9782706122323/Luniversite%20et%20ses%20territoires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>