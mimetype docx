--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Hirczak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en aménagement du territoireFaculté d’Economie et de Gestion, Aix-Marseille UniversitéLEST CNRS UMR 7317, membre de l'axe 1 COT &amp;quot;Changements, Organisations, Transitions&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6584-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119374544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires. Vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2-3), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04699486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesta de Bens e Serviços Territoriais face à transição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raízes: Revista de Ciências Sociais e Econômicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, entre expérimentation écologique et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rubrique Transitions, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence collective pour des transitions écologiques au service de notre alimentation et de la santé globale, 3 (244), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stages, capteurs et facteurs des transformations d’un champ professionnel : le cas de l’ingénierie de territoire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme : enjeux épistémologiques et pédagogiques, 39-40, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource à la trajectoire : quelles stratégies de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.267-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interrelation complexe entre signes de qualité et environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (219), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et patrimoine : la co-construction d'une dynamique et de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.683-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité patrimoniale et territoire : le panier de biens en Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (5), pp.633-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16-17, pp.233-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de services de qualité : vers un modèle de développement territorial durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et de l'environnement : le cas de Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.845-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires : vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire autour du numéro spécial de Géographie Economie et Sociétés « Transitions soutenables et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Debizet; Kirsten Koop; Rachel Levy, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food transition in mountain huts. A case study of the Écrins Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin, Diversity and territories 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Origin for Sustainability, Nov 2025, Sion (Valais), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opérateur territorial comme dispositif catalyseur de trajectoires de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Congress - Session Pour une géographie des transitions territoriales ? Cadres conceptuels, méthodologiques et approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et transition agricole L'exemple de la SCOP des Volonteux (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Transition agricole, développement durable et nouvelles formes de collectifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEA - LEST - Aix-Marseille Université, Feb 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’université métropolisée à l’université en nuage : constructions territoriales et réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADT - UMR Territoires, Nov 2017, Clermont-Ferrand, France. https://fr.calameo.com/read/0017961536250e7f3de76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université, acteur de l’innovation dans tous ses territoires : l’exemple rhônalpin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Turquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e du Congrès de l'Acfas (Association francophone pour le savoir), Colloque 633, "L’﻿﻿innovation sociale en contexte d’﻿﻿austérité", Université du Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS/CRISES, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, opérateur de ressources territoriales. Le cas des projets « Biovallée » et « Caverne du Pont d’Arc » en sud Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à la rencontre des territoires ruraux: les stages professionnalisants comme ressource territoriale. L'exemple du dispositif StaRTer (Région Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherche et Territoires Ruraux en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, l'université en nuage. Expériences rhonalpines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RESUP " Les pratiques d'enseignement et de recherche dans les antennes universitaires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la ressource territoriale : entre regard externe et construction endogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement territorial et stratégie de spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de territoire et ressource territoriale : apports croisés et opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Les dynamiques territoriales : quelles nouveautés ? ", I.R.E.G.E. - E.D.Y.T.E.M.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chambéry-Annecy, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appellation d'origine contrôlée : une combinaison de la durabilité et du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et globalisation dans l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Québec, Canada. pp.809-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR, Territoires et enjeux du développement régional, Lyon, 9-11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelles qualités demain, pour quelles demandes? colloque SFER, Enita Clermont, 5 et 6 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource territoriale : pour une définition économique de la notion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : une construction patrimoniale et territoriale. L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA PSDR "territoires et enjeux du développement régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de service de qualité : vers un modèle de développement territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La notion de ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : un modèle de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MONTANEA "Qualité, produits, terroir.. Montagne et mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité de l'environnement : des espaces convergents ? Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'ASRDLF "Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité environnementale au sein des appellations d'origine contrôlée ? L'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Journées européennes des thèses en économie et gestion agricoles, agroalimentaires et rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2024, Espace &amp; Développement durable, 1032005238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE, pp.237, 2007, Update Sciences and Technologies, 978-2-7592-0039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et développpement durable, 9791032005231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.145-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des sites universitaires, l'université en nuage : vers des formes originales de territorialisation de l'université en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Lévy; Catherine Soldano; Philippe Cuntigh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et ses territoires. Dynamismes des villes moyennes et particularités de sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2015, 978-2-7061-2232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension patrimoniale des ressources territoriales : quel rôle dans les trajectoires de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe, Berger, A., Chevalier, P., Cortes, G., Dedeire, M. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2010, Logiques sociales, 978-2-296-12652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et durabilité dans les alpes : la spécificité des ressources interrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes, Alain Sandoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans l’aire méditerranéo-alpine. Regards croisés franco-slovène(s) sur la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université de Provence, pp.204-219, 2009, 978-2-9526672-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des universités en réseau avec tous les territoires : un enjeu de niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1032-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les productions locales grâce au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des territoires à travers un produit agricole de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualité/territoires ruraux en Rhône-Alpes et stratégies de construction territoriale par les acteurs. Grille d'analyse, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00311491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Hirczak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en aménagement du territoireFaculté d’Economie et de Gestion, Aix-Marseille UniversitéLEST CNRS UMR 7317, membre de l'axe 1 COT &amp;quot;Changements, Organisations, Transitions&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6584-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119374544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires. Vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2-3), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04699486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés coopératives de production à la marge de la gouvernance territoriale ? Une analyse à partir de Scop-Scic en régions Auvergne-Rhône-Alpes et Sud-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2-3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, entre expérimentation écologique et innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rubrique Transitions, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesta de Bens e Serviços Territoriais face à transição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raízes: Revista de Ciências Sociais e Econômicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence collective pour des transitions écologiques au service de notre alimentation et de la santé globale, 3 (244), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler conventions valorielle et délibératrices dans les pratiques de GRH d’une coopérative : le cas de Scop-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/3 (36), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh1.203.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stages, capteurs et facteurs des transformations d’un champ professionnel : le cas de l’ingénierie de territoire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme : enjeux épistémologiques et pédagogiques, 39-40, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université en nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ressource à la trajectoire : quelles stratégies de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.267-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Medit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interrelation complexe entre signes de qualité et environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (219), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et patrimoine : la co-construction d'une dynamique et de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.683-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité patrimoniale et territoire : le panier de biens en Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (5), pp.633-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16-17, pp.233-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de services de qualité : vers un modèle de développement territorial durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et de l'environnement : le cas de Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.845-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food transition in mountain huts. A case study of the Écrins Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin, Diversity and territories 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Origin for Sustainability, Nov 2025, Sion (Valais), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement aux transitions soutenables dans les territoires : vers un renouvellement de la notion de ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire autour du numéro spécial de Géographie Economie et Sociétés « Transitions soutenables et territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Debizet; Kirsten Koop; Rachel Levy, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05149055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opérateur territorial comme dispositif catalyseur de trajectoires de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Congress - Session Pour une géographie des transitions territoriales ? Cadres conceptuels, méthodologiques et approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : quelles trajectoires de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et transition agricole L'exemple de la SCOP des Volonteux (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Transition agricole, développement durable et nouvelles formes de collectifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEA - LEST - Aix-Marseille Université, Feb 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et territoires : entre ancrage et découplage Problématique et cadre théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontre du GESS - L’ESS comme source d’inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et stratégies de mobilisation de ressources territoriales : vers une (re)territorialisation durable des activités économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque ASRDLF/12ème colloque ARSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF/ARSR, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopératives et (re) territorialisation durable des activités économiques ? Une étude de cas sur deux coopératives en Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres GESS, « ESS, Communs, Organisations alternatives : La gestion peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GESS, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’université métropolisée à l’université en nuage : constructions territoriales et réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADT - UMR Territoires, Nov 2017, Clermont-Ferrand, France. https://fr.calameo.com/read/0017961536250e7f3de76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérative et territoire : premiers jalons d'un cadre analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIèmes journées de l’AES "Economie sociale et économie politique : regards croisés sur l’histoire et sur les enjeux contemporains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université, acteur de l’innovation dans tous ses territoires : l’exemple rhônalpin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Turquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e du Congrès de l'Acfas (Association francophone pour le savoir), Colloque 633, "L’﻿﻿innovation sociale en contexte d’﻿﻿austérité", Université du Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS/CRISES, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université, opérateur de ressources territoriales. Le cas des projets « Biovallée » et « Caverne du Pont d’Arc » en sud Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à la rencontre des territoires ruraux: les stages professionnalisants comme ressource territoriale. L'exemple du dispositif StaRTer (Région Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherche et Territoires Ruraux en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, l'université en nuage. Expériences rhonalpines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RESUP " Les pratiques d'enseignement et de recherche dans les antennes universitaires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dedeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la ressource territoriale : entre regard externe et construction endogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement territorial et stratégie de spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de territoire et ressource territoriale : apports croisés et opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Les dynamiques territoriales : quelles nouveautés ? ", I.R.E.G.E. - E.D.Y.T.E.M.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chambéry-Annecy, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appellation d'origine contrôlée : une combinaison de la durabilité et du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et globalisation dans l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Québec, Canada. pp.809-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelles qualités demain, pour quelles demandes? colloque SFER, Enita Clermont, 5 et 6 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du panier de biens à un modèle plus général des biens complexes territorialisés : concepts, grille d'analyse et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR, Territoires et enjeux du développement régional, Lyon, 9-11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource territoriale : pour une définition économique de la notion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : une construction patrimoniale et territoriale. L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INRA PSDR "territoires et enjeux du développement régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens et de service de qualité : vers un modèle de développement territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La notion de ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation par la qualité et le territoire versus coordination sectorielle : conflit ou compromis ? L'exemple de la Bresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Marseille, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panier de biens : un modèle de développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MONTANEA "Qualité, produits, terroir.. Montagne et mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et qualité de l'environnement : des espaces convergents ? Le cas de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'ASRDLF "Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle qualité environnementale au sein des appellations d'origine contrôlée ? L'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Journées européennes des thèses en économie et gestion agricoles, agroalimentaires et rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180, 2024, Espace &amp; Développement durable, 1032005238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE, pp.237, 2007, Update Sciences and Technologies, 978-2-7592-0039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.145-150, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et développpement durable, 9791032005231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des sites universitaires, l'université en nuage : vers des formes originales de territorialisation de l'université en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuntigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Lévy; Catherine Soldano; Philippe Cuntigh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université et ses territoires. Dynamismes des villes moyennes et particularités de sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2015, 978-2-7061-2232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension patrimoniale des ressources territoriales : quel rôle dans les trajectoires de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe, Berger, A., Chevalier, P., Cortes, G., Dedeire, M. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-44, 2010, Logiques sociales, 978-2-296-12652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et durabilité dans les alpes : la spécificité des ressources interrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes, Alain Sandoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans l’aire méditerranéo-alpine. Regards croisés franco-slovène(s) sur la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université de Provence, pp.204-219, 2009, 978-2-9526672-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des universités en réseau avec tous les territoires : un enjeu de niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1032-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les productions locales grâce au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des territoires à travers un produit agricole de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualité/territoires ruraux en Rhône-Alpes et stratégies de construction territoriale par les acteurs. Grille d'analyse, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction de la qualité agroalimentaire et environnementale dans les stratégies de développement territorial. Une analyse à partir des produits de la région Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00311491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4DE7B85"/>
+    <w:nsid w:val="70306681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-hirczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6584-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119374544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.267-284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rayne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/alpes-du-sud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1199/9782706122323/Luniversite%20et%20ses%20territoires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-hirczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6584-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119374544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.203.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.267-284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rayne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/alpes-du-sud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1199/9782706122323/Luniversite%20et%20ses%20territoires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>