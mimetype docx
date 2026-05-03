--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -446,364 +446,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05140539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations for the SAXO+ upgrade: Performance analysis of the adaptive optics system</w:t>
+                <w:t xml:space="preserve">MODEL&amp;CO: Exoplanet detection in angular differential imaging by learning across multiple observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Goulas</w:t>
+                <w:t xml:space="preserve">Théo Bodrito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Galicher</w:t>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vidal</w:t>
+                <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ferreira</w:t>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 689, pp.A199. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 534 (2), pp.1569-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae2174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749975v1</w:t>
+                <w:t xml:space="preserve">hal-04696098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL&amp;CO: Exoplanet detection in angular differential imaging by learning across multiple observations</w:t>
+                <w:t xml:space="preserve">Numerical simulations for the SAXO+ upgrade: Performance analysis of the adaptive optics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Bodrito</w:t>
+                <w:t xml:space="preserve">Charles Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+                <w:t xml:space="preserve">Raphael Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mairal</w:t>
+                <w:t xml:space="preserve">Fabrice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ponce</w:t>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Langlois</w:t>
+                <w:t xml:space="preserve">Florian Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 534 (2), pp.1569-1596. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae2174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696098v1</w:t>
+                <w:t xml:space="preserve">hal-04749975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REXPACO ASDI: Joint unmixing and deconvolution of the circumstellar environment by angular and spectral differential imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 535 (1), pp.689-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -831,680 +831,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peering into the young planetary system AB Pic</w:t>
+                <w:t xml:space="preserve">An imaged 15 M Jup companion within a hierarchical quadruple system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Palma-Bifani</w:t>
+                <w:t xml:space="preserve">A. Chomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">V. Squicciarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+                <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rojo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petrus</w:t>
+                <w:t xml:space="preserve">G. Viswanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 670, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244294⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 676, pp.L10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268735v1</w:t>
+                <w:t xml:space="preserve">hal-04769778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACOME: Optimal multi-epoch combination of direct imaging observations for joint exoplanet detection and orbit estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved spectral extraction method for JWST/NIRSpec fixed slit observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Dallant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 679, pp.A38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346427⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 679, pp.A63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695076v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation for an unsupervised massive analysis of SPHERE high-contrast data with PACO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 675, pp.A205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202245723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imaged 15 M Jup companion within a hierarchical quadruple system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peering into the young planetary system AB Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Viswanath</w:t>
+                <w:t xml:space="preserve">P. Palma-Bifani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 676, pp.L10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347044⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 670, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769778v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved spectral extraction method for JWST/NIRSpec fixed slit observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PACOME: Optimal multi-epoch combination of direct imaging observations for joint exoplanet detection and orbit estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thiébaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jules Dallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 679, pp.A63. </w:t>
+              <w:t xml:space="preserve">, 2023, 679, pp.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654351v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of adaptive optics systems: Role of the influence function</w:t>
               </w:r>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 658, </w:t>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2003,10753 +2003,10753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Brown-Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barraza-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Melon Fuksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kurtovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 654, 17 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286624v1</w:t>
+                <w:t xml:space="preserve">hal-03585936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Bonavita</w:t>
+                <w:t xml:space="preserve">Extreme adaptive optics astrometry of R136</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S M Buckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709662v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REXPACO: An algorithm for high contrast reconstruction of the circumstellar environment by angular differential imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jensen-Clem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038957⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03270278v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585887v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">RHAPSODIE: Reconstruction of High-contrAst Polarized SOurces and Deconvolution for cIrcumstellar Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318411v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHAPSODIE: Reconstruction of High-contrAst Polarized SOurces and Deconvolution for cIrcumstellar Environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039618⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354405v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03373006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Kral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03373006v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REXPACO: An algorithm for high contrast reconstruction of the circumstellar environment by angular differential imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341514v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03270278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the morphology of the debris disk around the low-mass star GSC 07396-00759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kurtovic</w:t>
+                <w:t xml:space="preserve">Christian Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob G. van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 654, 17 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140783⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585936v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme adaptive optics astrometry of R136</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. S M Buckner</w:t>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lecoroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.L8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140668⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257184v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the morphology of the debris disk around the low-mass star GSC 07396-00759</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HD 142527: quantitative disk polarimetry with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Bayo</w:t>
+                <w:t xml:space="preserve">S. Hunziker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140740⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 648, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432595v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lecoroller</w:t>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fontanive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435003v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 142527: quantitative disk polarimetry with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Avenhaus</w:t>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 648, pp.A110. </w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256369v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozua de Boer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Mouillet</w:t>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899015v1</w:t>
+                <w:t xml:space="preserve">hal-02899007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE view of Wolf-Rayet 104</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness to bad frames in angular differential imaging: a local weighting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 618, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832817⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818946v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02450679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk Evolution Study Through Imaging of Nearby Young Stars (DESTINYS): A close low-mass companion to ET Cha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+                <w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Molaverdikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trifonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038383⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040483v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hunziker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937290⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990171v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2MASS J15491331-3539118: a new low-mass wide companion of the GQ Lup system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">A dusty benchmark brown dwarf near the ice line of HD 72946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Z. Majidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Manara</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.L1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937309⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899003v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Schmid</w:t>
+                <w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899007v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to bad frames in angular differential imaging: a local weighting approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Flasseur</w:t>
+                <w:t xml:space="preserve">PACO ASDI: an algorithm for exoplanet detection and characterization in direct imaging with integral field spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935859⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02450679v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02899517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Molaverdikhani</w:t>
+                <w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mollière</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 641, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990181v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">2MASS J15491331-3539118: a new low-mass wide companion of the GQ Lup system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Majidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.L1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899010v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dusty benchmark brown dwarf near the ice line of HD 72946</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Alcalá</w:t>
+                <w:t xml:space="preserve">Nicolas Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Z. Majidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Rigliaco</w:t>
+                <w:t xml:space="preserve">Rebecca Nealon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937134⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040498v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Henning</w:t>
+                <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040491v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACO ASDI: an algorithm for exoplanet detection and characterization in direct imaging with integral field spectrographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+                <w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937239⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02899517v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A triple star in disarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santhakumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom M Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nealon</w:t>
+                <w:t xml:space="preserve">Roy van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040476v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cuello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Villenave</w:t>
+                <w:t xml:space="preserve">A. M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898123v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903875v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A triple star in disarray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS: II. Characterization and correction of instrumental polarization effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R G van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Kasper</w:t>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santhakumari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">F. Snik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 644, pp.A114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039186⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172004v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Grandjean</w:t>
+                <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956584v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS: II. Characterization and correction of instrumental polarization effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozua de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien H. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834996⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712657v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">The SPHERE view of Wolf-Rayet 104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Coroller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. del Sordo</w:t>
+                <w:t xml:space="preserve">Erwan M Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 618, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898990v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">Disk Evolution Study Through Imaging of Nearby Young Stars (DESTINYS): A close low-mass companion to ET Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Rab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Mamajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902171v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t>
+                <w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pawellek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">A.-M Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107856v1</w:t>
+                <w:t xml:space="preserve">hal-02167179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blobs, spiral arms, and a possible planet around HD 169142</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ligi</w:t>
+                <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sissa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">B. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A140. </w:t>
+              <w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089766v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t>
+                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cugno</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. Quanz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Stolker</w:t>
+                <w:t xml:space="preserve">Philippe Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. M. Schmid</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A156. </w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118094v1</w:t>
+                <w:t xml:space="preserve">hal-02489135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
+                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
+                <w:t xml:space="preserve">Nicole Pawellek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thebault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Attila Moór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ágnes Kóspál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489135v1</w:t>
+                <w:t xml:space="preserve">hal-02335000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Moór</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johan Olofsson</w:t>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335000v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. d'Orazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118097v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rodet</w:t>
+                <w:t xml:space="preserve">G. Cugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charnay</w:t>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hunziker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352514v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
+                <w:t xml:space="preserve">R. Claudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina d'Orazi</w:t>
+                <w:t xml:space="preserve">A. Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507627v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Pawellek</w:t>
+                <w:t xml:space="preserve">The B-Star Exoplanet Abundance Study: a co-moving 16–25 M Jup companion to the young binary system HIP 79098</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M Lagrange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Galicher</w:t>
+                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167179v1</w:t>
+                <w:t xml:space="preserve">hal-03040519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Fontanive</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833990⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118095v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B-Star Exoplanet Abundance Study: a co-moving 16–25 M Jup companion to the young binary system HIP 79098</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
+                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheetham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
+                <w:t xml:space="preserve">M. Samland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delorme</w:t>
+                <w:t xml:space="preserve">S. Brems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 626, pp.A99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935687⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040519v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Brandner</w:t>
+                <w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118091v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the nature of the extended structure around the Herbig star RCrA using integral field and high-resolution spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rigliaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201936707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145830v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garufi</w:t>
+                <w:t xml:space="preserve">L. Podio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Podio</w:t>
+                <w:t xml:space="preserve">F. Bacciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antoniucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352522v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blobs, spiral arms, and a possible planet around HD 169142</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mouillet</w:t>
+                <w:t xml:space="preserve">R. Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388928v1</w:t>
+                <w:t xml:space="preserve">hal-02089766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marzari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">Hans Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731426⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118147v1</w:t>
+                <w:t xml:space="preserve">hal-02317629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301370v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Thebault</w:t>
+                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.A109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118126v1</w:t>
+                <w:t xml:space="preserve">hal-02118125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New disk discovered with VLT/SPHERE around the M star GSC 07396−00759</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Sissa</w:t>
+                <w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Olofsson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02302430v1</w:t>
+                <w:t xml:space="preserve">hal-02318155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrometric and photometric accuracies in high contrast imaging: The SPHERE speckle calibration tool (SpeCal)⋆</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">The gravitational mass of Proxima Centauri measured with SPHERE from a microlensing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Enia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832973⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480 (1), pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118134v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318155v1</w:t>
+                <w:t xml:space="preserve">hal-02302121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitational mass of Proxima Centauri measured with SPHERE from a microlensing event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Enia</w:t>
+                <w:t xml:space="preserve">Dust modeling of the combined ALMA and SPHERE datasets of HD 163296. Is HD 163296 really a Meeus group II disk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Muro-Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. F. M. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1805⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076158v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03635034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302121v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust modeling of the combined ALMA and SPHERE datasets of HD 163296. Is HD 163296 really a Meeus group II disk?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exoplanet detection in angular differential imaging by statistical learning of the nonstationary patch covariances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 614, </w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03635034v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01912189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Astrometric and photometric accuracies in high contrast imaging: The SPHERE speckle calibration tool (SpeCal)⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707082v1</w:t>
+                <w:t xml:space="preserve">hal-02118134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoplanet detection in angular differential imaging by statistical learning of the nonstationary patch covariances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The GJ 504 system revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832745⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01912189v1</w:t>
+                <w:t xml:space="preserve">hal-03473836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bazzon</w:t>
+                <w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">J.-L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317629v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: spirals, rings, cavities, and shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cheetham</w:t>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Bonnefoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">M. Tazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268538v1</w:t>
+                <w:t xml:space="preserve">hal-02341488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. van Boekel</w:t>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 614, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118125v1</w:t>
+                <w:t xml:space="preserve">hal-02118142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GJ 504 system revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Perraut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Vigan</w:t>
+                <w:t xml:space="preserve">Cecilia Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832942⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473836v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109775v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: spirals, rings, cavities, and shadows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Dominik</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A94. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341488v1</w:t>
+                <w:t xml:space="preserve">hal-02118098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 614, pp.A88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731624⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118142v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gael Chauvin</w:t>
+                <w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079319v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Brandner</w:t>
+                <w:t xml:space="preserve">New disk discovered with VLT/SPHERE around the M star GSC 07396−00759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267184v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118098v1</w:t>
+                <w:t xml:space="preserve">hal-02118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Beust</w:t>
+                <w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-M Lagrange</w:t>
+                <w:t xml:space="preserve">E. Sezestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900590v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbiting a binary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764685v1</w:t>
+                <w:t xml:space="preserve">hal-01678389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits for mass and radius of objects around Proxima Cen from SPHERE/VLT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slw241⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678409v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study of moderately young but extremely red, very dusty substellar companion HD 206893B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">Uncrowding R136 from VLT/SPHERE extreme adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 608, pp.A79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731145⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 602, pp.A56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764682v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. De Boer</w:t>
+                <w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa94c2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678499v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Cantalloube</w:t>
+                <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa94c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678389v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lesur</w:t>
+                <w:t xml:space="preserve">Orbiting a binary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654654v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncrowding R136 from VLT/SPHERE extreme adaptive optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lagadec</w:t>
+                <w:t xml:space="preserve">Upper limits for mass and radius of objects around Proxima Cen from SPHERE/VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 602, pp.A56. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466 (1), pp.L118-L122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slw241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678395v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.L. Maire</w:t>
+                <w:t xml:space="preserve">In-depth study of moderately young but extremely red, very dusty substellar companion HD 206893B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stolker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B.A. Biller</w:t>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t>
+              <w:t xml:space="preserve">, 2017, 608, pp.A79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709002v1</w:t>
+                <w:t xml:space="preserve">hal-01764682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Radial Gaps in the Disk of TW Hydrae Imaged with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 837 (2), </w:t>
@@ -12800,51 +12800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12921,90 +12921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13049,3165 +13049,3165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. M. Schmid</w:t>
+                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Thalmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bazzon</w:t>
+                <w:t xml:space="preserve">A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678508v1</w:t>
+                <w:t xml:space="preserve">hal-01678543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">R. Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, </w:t>
+              <w:t xml:space="preserve">, 2017, 602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678543v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazzon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 602, </w:t>
+              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678374v1</w:t>
+                <w:t xml:space="preserve">hal-01678508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apodization in high-contrast long-slit spectroscopy. II. Concept validation and first on-sky results with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Costille</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE deep insight of NGC3603's core: Segregation or confusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586 (A144), p. 1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527584⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462100v1</w:t>
+                <w:t xml:space="preserve">hal-01440694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 595 (113), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440728v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Th. Henning</w:t>
+                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 591, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628196⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440164v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Messina</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440138v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490537v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440700v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">Sub-0.1'' optical imaging of the Z CMa jets with SPHERE/ZIMPOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antoniucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Baudino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Éric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434357v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-0.1'' optical imaging of the Z CMa jets with SPHERE/ZIMPOL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Lagadec</w:t>
+                <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628968⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668053v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE deep insight of NGC3603's core: Segregation or confusion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628107⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440694v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stolker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595 (113), pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839907v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323827v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Characterizing HR 3549 B using SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Galicher</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 593, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440124v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing HR 3549 B using SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Mulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, pp.A119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628740⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040465v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Avenhaus</w:t>
+                <w:t xml:space="preserve">The close circumstellar environment of Betelgeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan M Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montargès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440729v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The close circumstellar environment of Betelgeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apodization in high-contrast long-slit spectroscopy. II. Concept validation and first on-sky results with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kervella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Lagadec</w:t>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montargès</w:t>
+                <w:t xml:space="preserve">J.L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ridgway</w:t>
+                <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 585, pp.A28. </w:t>
+              <w:t xml:space="preserve">, 2016, 586 (A144), p. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452256v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE II. Data analysis and results for IFS in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Juhasz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">A. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salasnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01300582v1</w:t>
+                <w:t xml:space="preserve">hal-01440007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE II. Data analysis and results for IFS in laboratory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Salasnich</w:t>
+                <w:t xml:space="preserve">Fast-moving features in the debris disk around AU Microscopii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Sauvage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Sissa</w:t>
+                <w:t xml:space="preserve">Christian Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 576, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 526 (7572), pp.230+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature15705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440007v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-moving features in the debris disk around AU Microscopii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Thalmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+                <w:t xml:space="preserve">A. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 526 (7572), pp.230+. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature15705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434380v1</w:t>
+                <w:t xml:space="preserve">cea-01300582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16271,90 +16271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRDIS, the dual-band imager camera of SPHERE: testing the performances in laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16431,51 +16431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sansregret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daayf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16556,51 +16556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Epchtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vauglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16647,280 +16647,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric characterization of exoplanets using angular and spectral differential imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Vigan</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 407 (1), pp.71-82. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 407, pp.71-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473289v1</w:t>
+                <w:t xml:space="preserve">hal-00631911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric characterization of exoplanets using angular and spectral differential imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 407, pp.71-82</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 407 (1), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16916.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631911v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16938,103 +16938,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for exoplanet detection and characterization by direct imaging at high contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bodrito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2025 - Journées de la Société Française d’Astronomie &amp; d’Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-5</w:t>
@@ -17063,103 +17063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle statistique apprenable de mélange de distributions et fusion de données multivariées pour l'imagerie d'exoplanètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bodrito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t>
@@ -17188,103 +17188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Statistical Model of Star Speckles for Learning to Detect and Characterize Exoplanets in Direct Imaging Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bodrito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2025 - IEEE / CVF Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nashville, United States. pp.1-15</w:t>
@@ -17313,103 +17313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint statistical modeling and deep learning for exoplanet detection and characterization by direct imaging at high contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bodrito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. pp.1-47</w:t>
@@ -17557,320 +17557,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From statistical learning to deep learning for improved modeling of the nuisance component in high-contrast imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">Upgrading SPHERE with the second stage AO system SAXO+: frequency-based data-driven controller for adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Bernardino Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wildi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ségransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exosystems IV 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Instrumentation and Methods for Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792219v1</w:t>
+                <w:t xml:space="preserve">hal-04966221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading SPHERE with the second stage AO system SAXO+: frequency-based data-driven controller for adaptive optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alireza Karimi</w:t>
+                <w:t xml:space="preserve">From statistical learning to deep learning for improved modeling of the nuisance component in high-contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bodrito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation and Methods for Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Exosystems IV 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966221v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical approach to model the second-stage Adaptive Optics correction for SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolissaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17973,77 +17973,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t>
@@ -18075,278 +18075,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAXO+ upgrade : second stage AO system end-to-end numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vidal</w:t>
+                <w:t xml:space="preserve">Multi-epoch combination of direct imaging observations for exoplanet detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Galicher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419706v1</w:t>
+                <w:t xml:space="preserve">hal-04402877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-epoch combination of direct imaging observations for exoplanet detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Dallant</w:t>
+                <w:t xml:space="preserve">SAXO+ upgrade : second stage AO system end-to-end numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Langlois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402877v1</w:t>
+                <w:t xml:space="preserve">hal-04419706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status report of the SAXO+ opto-mechanical design concept</w:t>
               </w:r>
@@ -18518,51 +18518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Loris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iTwist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18581,269 +18581,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust wavefront sensing in harsh turbulence conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction polarimétrique d'environnements circumstellaires à partir des données ESO/VLT-SPHERE IRDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavefront sensing in the VLT/ELT era, 4th edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103425v1</w:t>
+                <w:t xml:space="preserve">hal-03043878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction polarimétrique d'environnements circumstellaires à partir des données ESO/VLT-SPHERE IRDIS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust wavefront sensing in harsh turbulence conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavefront sensing in the VLT/ELT era, 4th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36116/WFS2019.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043878v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmIC: A new data reduction algorithm for the integral field spectrograph of SPHERE</w:t>
               </w:r>
@@ -18855,77 +18855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18976,77 +18976,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec CIty, Canada</w:t>
@@ -19127,51 +19127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabien Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.158, </w:t>
@@ -19248,51 +19248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Berdyugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19343,90 +19343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN UNSUPERVISED PATCH-BASED APPROACH FOR EXOPLANET DETECTION BY DIRECT IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19503,51 +19503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.111806Q, </w:t>
@@ -19624,51 +19624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19745,77 +19745,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob G. Van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Snik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozua De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNIQUES AND INSTRUMENTATION FOR DETECTION OF EXOPLANETS VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. </w:t>
@@ -19847,429 +19847,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop-less Lyot coronagraph for exoplanet characterization: first on-sky validation in VLT/SPHERE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">SPHERE on-sky performance compared with budget predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Dohlen</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Beuzit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Costille</w:t>
+                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.991226, </w:t>
+              <w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.99083D, </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2231098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2233953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118430v1</w:t>
+                <w:t xml:space="preserve">hal-02118426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE on-sky performance compared with budget predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">SPHERE IRDIS and IFS astrometric strategy and calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. pp.99083D, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2233953⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.990834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118426v1</w:t>
+                <w:t xml:space="preserve">hal-02118427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE IRDIS and IFS astrometric strategy and calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">Stop-less Lyot coronagraph for exoplanet characterization: first on-sky validation in VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.990834, </w:t>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.991226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2233013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2231098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118427v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to capitalize the unique Antarctica site performance for astronomy</w:t>
               </w:r>
@@ -20374,364 +20374,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared differential imager and spectrograph for SPHERE: performance assessment for on-sky operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
+                <w:t xml:space="preserve">Methods for the detection and the characterization of low mass companions using the IFS of SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Claudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91479P, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2055535⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.914770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2055085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118414v1</w:t>
+                <w:t xml:space="preserve">hal-02118407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the detection and the characterization of low mass companions using the IFS of SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Infrared differential imager and spectrograph for SPHERE: performance assessment for on-sky operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.914770, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91479P, </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2055085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2055535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118407v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE/IRDIS: final performance assessment of the dual-band imaging and long slit spectroscopy modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20782,90 +20782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High contrast polarimetry in the infrared with SPHERE on the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20910,364 +20910,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere: complete laboratory performance and prediction for on-sky first light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A European vision for a &amp;quot;Polar Large Telescope'' project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Feldt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+                <w:t xml:space="preserve">L. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Epchtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2025562⟩</w:t>
+              <w:t xml:space="preserve">Astrophysics from Antarctica, Proceedings of the International Astronomical Union, IAU Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174392131201695X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118403v1</w:t>
+                <w:t xml:space="preserve">in2p3-00866778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European vision for a &amp;quot;Polar Large Telescope'' project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Argentini</w:t>
+                <w:t xml:space="preserve">Sphere: complete laboratory performance and prediction for on-sky first light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bryson</w:t>
+                <w:t xml:space="preserve">Markus Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics from Antarctica, Proceedings of the International Astronomical Union, IAU Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.243-250, </w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88640B, </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S174392131201695X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2025562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00866778v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Generation of Infrared Sky Survey for the E-ELT era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vauglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Epchtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21303,351 +21303,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE-IRDIS assembly, integration and testing: from bits and metal to a planet-hunting machine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Off-Axis Telescope Concept for Antarctic Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vauglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Epchtein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428136v1</w:t>
+                <w:t xml:space="preserve">in2p3-00741375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Off-Axis Telescope Concept for Antarctic Astronomy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPHERE-IRDIS assembly, integration and testing: from bits and metal to a planet-hunting machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Origné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.844698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.926897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00741375v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared differential imager and spectrograph for SPHERE: performance status with extreme adaptive optics before shipment to ESO/VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84473B-84473B-11, </w:t>
@@ -21685,103 +21685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First laboratory results of SPHERE/IRDIS dual-band imaging and long slit spectroscopy modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Mignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844699, </w:t>
@@ -21871,51 +21871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torricini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marseille, France. pp.81680X, </w:t>
@@ -21947,511 +21947,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for detection and characterization of exoplanets with SPHERE/IRDIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Dohlen</w:t>
+                <w:t xml:space="preserve">Manufacturing and integration of the IRDIS dual imaging camera and spectrograph for SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Mignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77352X, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.856701⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77352W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118214v1</w:t>
+                <w:t xml:space="preserve">hal-02118218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of calibration on extrasolar planets direct imaging with IRDIS, the infrared dual-imaging camera and spectrograph for SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.773512, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.857194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and integration of the IRDIS dual imaging camera and spectrograph for SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Le Mignant</w:t>
+                <w:t xml:space="preserve">Comparison of methods for detection and characterization of exoplanets with SPHERE/IRDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77352W, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77352X, </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.857169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.856701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118218v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating SPHERE, the exo-planet imager for the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74400Q, </w:t>
@@ -22489,64 +22489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infra-red dual imaging and spectrograph for SPHERE: design and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Saisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22617,463 +22617,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing extra-solar planets with long-slit spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Dohlen</w:t>
+                <w:t xml:space="preserve">An exoplanet detection algorithm for field-rotated coronagraphic images, and preliminary results for SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417147v1</w:t>
+                <w:t xml:space="preserve">hal-00376399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPHERE exoplanet imager: Status report at PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exoplanet detection algorithm for field-rotated coronagraphic images, and preliminary results for SPHERE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Carbillet</w:t>
+                <w:t xml:space="preserve">Characterizing extra-solar planets with long-slit spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fusco</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00376399v1</w:t>
+                <w:t xml:space="preserve">hal-00417147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A planet Finder instrument for the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -23095,103 +23095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZEUS: a cophasing sensor based on the Zernike phase contrast method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Orlando, France. pp.626734, </w:t>
@@ -23392,90 +23392,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23491,600 +23491,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key Technologies for the Wide Field Infrared Survey Telescope Coronagraph Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Absil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+                <w:t xml:space="preserve">Vanessa P. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Armus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bala Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020449v1</w:t>
+                <w:t xml:space="preserve">hal-03033768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Technologies for the Wide Field Infrared Survey Telescope Coronagraph Instrument</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03033768v1</w:t>
+                <w:t xml:space="preserve">hal-03020449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoplanet characterization with long slit spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">End to End Simulation of AO-assisted coronagraphic differential imaging: estimation of performance for SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325429v1</w:t>
+                <w:t xml:space="preserve">hal-00325433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame Combination Techniques for Ultra High-Contrast Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph C. Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End to End Simulation of AO-assisted coronagraphic differential imaging: estimation of performance for SPHERE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exoplanet characterization with long slit spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fusco</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00325433v1</w:t>
+                <w:t xml:space="preserve">hal-00325429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Field Astronomy at Dome C: two IR surveys complementary to SNAP</w:t>
               </w:r>
@@ -24096,64 +24096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24278,51 +24278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ECF189D"/>
+    <w:nsid w:val="E7BD0FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24509,51 +24509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-9903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodrito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dallant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346427" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squicciarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viswanath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Viswanath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Biller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354405v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pustelnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039618" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khorrami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Clark" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S M Buckner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140668" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818946v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832817" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcal&#225;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Majidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frasca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937309" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935859" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Majidi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Manara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G van Holstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Girard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834996" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040519v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935687" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040513v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936707" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076158v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1805" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635034v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Muro-Arena" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. F. M. Waters" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732299" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01912189v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832745" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341488v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833872" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678395v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629279" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beuzit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527584" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668053v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628968" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440694v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628107" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040465v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628740" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452256v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridgway" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527134" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118419v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007965" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838047v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sansregret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daayf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dunoyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740937v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moretto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epchtein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vauglin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473289v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16916.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631911v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281730v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140005v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000360v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308782v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villegas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792219v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966221v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S&#233;gransan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Karimi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402861v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-049" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402877v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-080" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103425v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36116/WFS2019.25" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043878v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414753v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166672v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Moretto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Kuhn" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audigier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312599" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kuhn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Berdyugina" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312779" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01819281v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107737v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313776" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764687v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. Van Holstein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua De Boer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272554" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118430v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231098" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118426v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233953" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118427v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233013" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478664v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118414v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055535" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118407v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055085" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118410v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055374" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118417v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055549" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866778v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Epchtein" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansorge" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argentini" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bryson" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131201695X" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478947v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vauglin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428136v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madec" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orign&#233;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926897" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741375v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118395v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927099" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118398v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926970" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118221v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valette" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torricini" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.897224" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118214v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856701" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118209v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857194" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118218v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carle" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Madec" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857169" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118200v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826535" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118202v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hill" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Origne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789786" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417147v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417148v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wildi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118201v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Mazzanti" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671377" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016241v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaitskova" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derie" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constanza" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brast" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033768v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Armus" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Balasubramanian" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellini" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325429v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325435v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Carson" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Joos" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129167v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-9903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodrito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squicciarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viswanath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dallant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Viswanath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Biller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khorrami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Clark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S M Buckner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354405v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pustelnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038957" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140740" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935859" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Majidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frasca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Manara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937239" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcal&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Majidi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G van Holstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Girard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834996" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818946v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rab" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038383" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935687" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040513v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076158v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1805" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635034v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Muro-Arena" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. F. M. Waters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732299" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01912189v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832745" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341488v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833872" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629279" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440694v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628107" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668053v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628968" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040465v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628740" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452256v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridgway" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527134" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462100v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beuzit" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527584" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118419v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007965" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838047v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sansregret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daayf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dunoyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740937v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moretto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epchtein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vauglin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631911v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473289v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16916.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281730v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140005v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000360v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308782v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villegas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966221v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S&#233;gransan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Karimi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792219v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402861v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-049" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402877v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-080" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103425v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36116/WFS2019.25" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414753v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166672v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Moretto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Kuhn" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audigier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312599" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kuhn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Berdyugina" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312779" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01819281v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107737v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313776" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764687v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. Van Holstein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua De Boer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272554" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118426v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233953" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118427v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233013" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118430v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231098" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478664v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118407v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055085" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055535" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118410v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055374" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118417v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055549" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866778v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Epchtein" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansorge" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argentini" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bryson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131201695X" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478947v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vauglin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741375v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428136v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madec" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orign&#233;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926897" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118395v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927099" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118398v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926970" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118221v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valette" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torricini" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.897224" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118218v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Madec" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857169" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118209v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857194" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118214v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856701" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118200v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826535" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118202v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hill" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Origne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789786" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417148v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wildi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417147v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118201v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Mazzanti" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671377" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016241v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaitskova" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derie" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constanza" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brast" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033768v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Armus" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Balasubramanian" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellini" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325435v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Carson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Joos" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325429v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129167v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>