--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1735,295 +1735,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical masses for two M1 + mid-M dwarf binaries monitored during the SPHERE-SHINE survey</w:t>
+                <w:t xml:space="preserve">Neptune’s ring arcs from VLT/SPHERE-IRDIS near-infrared observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Biller</w:t>
+                <w:t xml:space="preserve">D. Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grandjean</w:t>
+                <w:t xml:space="preserve">S. Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Messina</w:t>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desidera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Delorme</w:t>
+                <w:t xml:space="preserve">B. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03636654v1</w:t>
+                <w:t xml:space="preserve">hal-03539681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neptune’s ring arcs from VLT/SPHERE-IRDIS near-infrared observations</w:t>
+                <w:t xml:space="preserve">Dynamical masses for two M1 + mid-M dwarf binaries monitored during the SPHERE-SHINE survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Souami</w:t>
+                <w:t xml:space="preserve">B. A. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Renner</w:t>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sicardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carry</w:t>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A134. </w:t>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539681v1</w:t>
+                <w:t xml:space="preserve">insu-03636654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiwavelength analysis of the spiral arms in the protoplanetary disk around WaOph 6</w:t>
               </w:r>
@@ -2271,680 +2271,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RHAPSODIE: Reconstruction of High-contrAst Polarized SOurces and Deconvolution for cIrcumstellar Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+                <w:t xml:space="preserve">É. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stolker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585887v1</w:t>
+                <w:t xml:space="preserve">hal-03354405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pantin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318411v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03373006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHAPSODIE: Reconstruction of High-contrAst Polarized SOurces and Deconvolution for cIrcumstellar Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Thiébaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. Kral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039618⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354405v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pacheco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03373006v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of the linear polarization of directly imaged exoplanets and brown dwarf companions with SPHERE-IRDIS. First polarimetric detections revealing disks around DH Tau B and GSC 6214-210 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Singh</w:t>
+                <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bhowmik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Thébault</w:t>
+                <w:t xml:space="preserve">R. Jensen-Clem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Kral</w:t>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
+              <w:t xml:space="preserve">, 2021, 647, 28 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341514v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REXPACO: An algorithm for high contrast reconstruction of the circumstellar environment by angular differential imaging</w:t>
               </w:r>
@@ -3194,90 +3194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lecoroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3724,987 +3724,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dusty benchmark brown dwarf near the ice line of HD 72946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lazzoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Schmid</w:t>
+                <w:t xml:space="preserve">J. M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Z. Majidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899007v1</w:t>
+                <w:t xml:space="preserve">hal-03040498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to bad frames in angular differential imaging: a local weighting approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935859⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02450679v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PACO ASDI: an algorithm for exoplanet detection and characterization in direct imaging with integral field spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990181v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02899517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hunziker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201936641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dusty benchmark brown dwarf near the ice line of HD 72946</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness to bad frames in angular differential imaging: a local weighting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.L2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937134⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040498v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02450679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap, shadows, spirals, and streamers: SPHERE observations of binary-disk interactions in GG Tauri A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Henning</w:t>
+                <w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038032⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040491v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACO ASDI: an algorithm for exoplanet detection and characterization in direct imaging with integral field spectrographs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Molaverdikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trifonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.A9. </w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02899517v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,64 +4794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Majidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4896,425 +4896,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040476v1</w:t>
+                <w:t xml:space="preserve">hal-02903875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spirals, shadows, and precession in HD 100453 – I. The orbit of the binary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. van Der Plas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Villenave</w:t>
+                <w:t xml:space="preserve">Rebecca Nealon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (3), pp.3837-3856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898123v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+                <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.L1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903875v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triple star in disarray</w:t>
               </w:r>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom M Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 644, pp.A114. </w:t>
@@ -5428,965 +5428,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t>
+                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS: II. Characterization and correction of instrumental polarization effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Lagrange</w:t>
+                <w:t xml:space="preserve">R G van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rubini</w:t>
+                <w:t xml:space="preserve">J H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nowak</w:t>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Grandjean</w:t>
+                <w:t xml:space="preserve">F. Snik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956584v1</w:t>
+                <w:t xml:space="preserve">hal-04712657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
+                <w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Coroller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">A. M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902171v1</w:t>
+                <w:t xml:space="preserve">hal-02956584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS: II. Characterization and correction of instrumental polarization effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Snik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">H. Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834996⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712657v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898990v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t>
+                <w:t xml:space="preserve">The SPHERE view of Wolf-Rayet 104</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozua de Boer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Langlois</w:t>
+                <w:t xml:space="preserve">A. Soulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob van Holstein</w:t>
+                <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien H. Girard</w:t>
+                <w:t xml:space="preserve">B. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillet</w:t>
+                <w:t xml:space="preserve">A. Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan M Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 618, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899015v1</w:t>
+                <w:t xml:space="preserve">hal-01818946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE view of Wolf-Rayet 104</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Soulain</w:t>
+                <w:t xml:space="preserve">Disk Evolution Study Through Imaging of Nearby Young Stars (DESTINYS): A close low-mass companion to ET Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">Ch. Rab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan M Lagadec</w:t>
+                <w:t xml:space="preserve">E. E. Mamajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 618, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832817⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818946v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk Evolution Study Through Imaging of Nearby Young Stars (DESTINYS): A close low-mass companion to ET Cha</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">Polarimetric imaging mode of VLT/SPHERE/IRDIS. I. Description, data reduction, and observing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozua de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Rab</w:t>
+                <w:t xml:space="preserve">Julien H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Mamajek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. G. van Holstein</w:t>
+                <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A119. </w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040483v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t>
               </w:r>
@@ -6424,51 +6424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pawellek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t>
@@ -6500,697 +6500,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cantalloube</w:t>
+                <w:t xml:space="preserve">Dino Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rodet</w:t>
+                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charnay</w:t>
+                <w:t xml:space="preserve">Valentina d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352514v1</w:t>
+                <w:t xml:space="preserve">hal-02507627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
+                <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489135v1</w:t>
+                <w:t xml:space="preserve">hal-02118097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pawellek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johan Olofsson</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335000v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pawellek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Moór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. d'Orazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Ágnes Kóspál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118097v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Mesa</w:t>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
+                <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina d'Orazi</w:t>
+                <w:t xml:space="preserve">B. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t>
+              <w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507627v1</w:t>
+                <w:t xml:space="preserve">hal-02352514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for accreting young companions embedded in circumstellar disks</w:t>
               </w:r>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hunziker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7323,51 +7323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,831 +7438,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B-Star Exoplanet Abundance Study: a co-moving 16–25 M Jup companion to the young binary system HIP 79098</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Janson</w:t>
+                <w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delorme</w:t>
+                <w:t xml:space="preserve">W. Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 626, pp.A99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935687⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040519v1</w:t>
+                <w:t xml:space="preserve">hal-02118091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Maire</w:t>
+                <w:t xml:space="preserve">The B-Star Exoplanet Abundance Study: a co-moving 16–25 M Jup companion to the young binary system HIP 79098</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rodet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Galicher</w:t>
+                <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Brandner</w:t>
+                <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 624, pp.A118. </w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118091v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">Investigating the nature of the extended structure around the Herbig star RCrA using integral field and high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145830v1</w:t>
+                <w:t xml:space="preserve">hal-03040513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388928v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the nature of the extended structure around the Herbig star RCrA using integral field and high-resolution spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rigliaco</w:t>
+                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936707⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040513v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352522v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t>
               </w:r>
@@ -8382,51 +8382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8644,1246 +8644,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Martin Schmid</w:t>
+                <w:t xml:space="preserve">A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bazzon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317629v1</w:t>
+                <w:t xml:space="preserve">hal-02118125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cheetham</w:t>
+                <w:t xml:space="preserve">Andreas Bazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Bonnefoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268538v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheetham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Müller</w:t>
+                <w:t xml:space="preserve">Mikael Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Henning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. van Boekel</w:t>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118125v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318155v1</w:t>
+                <w:t xml:space="preserve">hal-01707082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitational mass of Proxima Centauri measured with SPHERE from a microlensing event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exoplanet detection in angular differential imaging by statistical learning of the nonstationary patch covariances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1805⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076158v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01912189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">Dust modeling of the combined ALMA and SPHERE datasets of HD 163296. Is HD 163296 really a Meeus group II disk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Muro-Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. F. M. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302121v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03635034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust modeling of the combined ALMA and SPHERE datasets of HD 163296. Is HD 163296 really a Meeus group II disk?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dominik</w:t>
+                <w:t xml:space="preserve">The gravitational mass of Proxima Centauri measured with SPHERE from a microlensing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. B. F. M. Waters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Klarmann</w:t>
+                <w:t xml:space="preserve">A. Enia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732299⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480 (1), pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03635034v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707082v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoplanet detection in angular differential imaging by statistical learning of the nonstationary patch covariances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 618, pp.A138. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01912189v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrometric and photometric accuracies in high contrast imaging: The SPHERE speckle calibration tool (SpeCal)⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,295 +10101,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: spirals, rings, cavities, and shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Baudino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109775v1</w:t>
+                <w:t xml:space="preserve">hal-02341488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of protoplanetary disks from their taxonomy in scattered light: spirals, rings, cavities, and shadows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Pinilla</w:t>
+                <w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tazzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dominik</w:t>
+                <w:t xml:space="preserve">J.-L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A94. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341488v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t>
               </w:r>
@@ -10414,51 +10414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10503,311 +10503,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t>
+                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rodet</w:t>
+                <w:t xml:space="preserve">André Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Lazzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">Miriam Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Brandner</w:t>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267184v1</w:t>
+                <w:t xml:space="preserve">hal-02079319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Beust</w:t>
+                <w:t xml:space="preserve">Anne-Lise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-M Lagrange</w:t>
+                <w:t xml:space="preserve">Cecilia Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900590v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10816,293 +10816,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rigliaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Müller</w:t>
+                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Keppler</w:t>
+                <w:t xml:space="preserve">S. Durkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henning</w:t>
+                <w:t xml:space="preserve">H. Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Samland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Chauvin</w:t>
+                <w:t xml:space="preserve">A-M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079319v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,51 +11231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t>
@@ -11313,64 +11313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,51 +11581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Molliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11633,51 +11633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 603, </w:t>
@@ -11709,498 +11709,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">Uncrowding R136 from VLT/SPHERE extreme adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lesur</w:t>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 602, pp.A56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654654v1</w:t>
+                <w:t xml:space="preserve">hal-01678395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncrowding R136 from VLT/SPHERE extreme adaptive optics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lagadec</w:t>
+                <w:t xml:space="preserve">B.A. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 602, pp.A56. </w:t>
+              <w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678395v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Müller</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A. Biller</w:t>
+                <w:t xml:space="preserve">G. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t>
+              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709002v1</w:t>
+                <w:t xml:space="preserve">hal-01654654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12264,90 +12264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbiting a binary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t>
@@ -12398,90 +12398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limits for mass and radius of objects around Proxima Cen from SPHERE/VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 466 (1), pp.L118-L122. </w:t>
@@ -12558,64 +12558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 608, pp.A79. </w:t>
@@ -12666,77 +12666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Radial Gaps in the Disk of TW Hydrae Imaged with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12781,1704 +12781,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Feldt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">A.M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 601, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629261⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678421v1</w:t>
+                <w:t xml:space="preserve">hal-01717756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">SPHERE/SHINE reveals concentric rings in the debris disk of HIP 73145</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">A. L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t>
+              <w:t xml:space="preserve">, 2017, 601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717756v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">Ch. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678543v1</w:t>
+                <w:t xml:space="preserve">hal-01678508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roelfsema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Engler</w:t>
+                <w:t xml:space="preserve">A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 602, </w:t>
+              <w:t xml:space="preserve">, 2017, 605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678374v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Engler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2017, 602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678508v1</w:t>
+                <w:t xml:space="preserve">hal-01678374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE deep insight of NGC3603's core: Segregation or confusion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628107⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440694v1</w:t>
+                <w:t xml:space="preserve">hal-01323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE deep insight of NGC3603's core: Segregation or confusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595 (113), pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839907v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
+              <w:t xml:space="preserve">, 2016, 595 (113), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323827v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Sub-0.1'' optical imaging of the Z CMa jets with SPHERE/ZIMPOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antoniucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490537v1</w:t>
+                <w:t xml:space="preserve">insu-03668053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440700v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434357v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-0.1'' optical imaging of the Z CMa jets with SPHERE/ZIMPOL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Lagadec</w:t>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, </w:t>
+              <w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668053v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14542,90 +14542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 591, </w:t>
@@ -14663,103 +14663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 587, </w:t>
@@ -14823,77 +14823,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 587, </w:t>
@@ -14925,697 +14925,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing HR 3549 B using SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Mulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, pp.A119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628740⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040465v1</w:t>
+                <w:t xml:space="preserve">hal-01440729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Avenhaus</w:t>
+                <w:t xml:space="preserve">Characterizing HR 3549 B using SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, </w:t>
+              <w:t xml:space="preserve">, 2016, 593, pp.A119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440729v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The close circumstellar environment of Betelgeuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ridgway</w:t>
+                <w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 585, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527134⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452256v1</w:t>
+                <w:t xml:space="preserve">hal-01440705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple rings in the transition disk and companion candidates around RX J1615.3-3255 High contrast imaging with VLT/SPHERE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629267⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440705v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESOLVING THE PLANET-HOSTING INNER REGIONS OF THE LkCa 15 DISK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The close circumstellar environment of Betelgeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan M Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montargès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thalmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. P. Quanz</w:t>
+                <w:t xml:space="preserve">S. Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 585, pp.A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/828/2/L17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440089v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apodization in high-contrast long-slit spectroscopy. II. Concept validation and first on-sky results with VLT/SPHERE</w:t>
               </w:r>
@@ -15895,77 +15895,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 526 (7572), pp.230+. </w:t>
@@ -16003,51 +16003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric features in the protoplanetary disk MWC 758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16137,51 +16137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16271,51 +16271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRDIS, the dual-band imager camera of SPHERE: testing the performances in laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17807,295 +17807,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach to model the second-stage Adaptive Optics correction for SPHERE</w:t>
+                <w:t xml:space="preserve">Inverse problem approach for SPHERE+ adaptive optics control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schreiber</w:t>
+                <w:t xml:space="preserve">Clémentine Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-128⟩</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414776v1</w:t>
+                <w:t xml:space="preserve">hal-04402861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem approach for SPHERE+ adaptive optics control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+                <w:t xml:space="preserve">An analytical approach to model the second-stage Adaptive Optics correction for SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Diolaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Béchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402861v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-epoch combination of direct imaging observations for exoplanet detection</w:t>
               </w:r>
@@ -18345,64 +18345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status report of the SAXO+ opto-mechanical design concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Diolaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Cortecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18855,51 +18855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19069,295 +19069,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ExoLife Finder (ELF) Telescope: new adaptive optics and hybrid dynamic live-optical surfaces strategies</w:t>
+                <w:t xml:space="preserve">The Exo-Life Finder (ELF) telescope: design and beam synthesis concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gil Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fabien Capsal</w:t>
+                <w:t xml:space="preserve">Svetlana Berdyugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Audigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Langlois</w:t>
+                <w:t xml:space="preserve">J.-F. Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.158, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.1070015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2312599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2312779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166672v1</w:t>
+                <w:t xml:space="preserve">hal-02166670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exo-Life Finder (ELF) telescope: design and beam synthesis concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ExoLife Finder (ELF) Telescope: new adaptive optics and hybrid dynamic live-optical surfaces strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Kuhn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gil Moretto</w:t>
+                <w:t xml:space="preserve">Jeff R. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Berdyugina</w:t>
+                <w:t xml:space="preserve">Jean-Fabien Capsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.1070015, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2312779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2312599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166670v1</w:t>
+                <w:t xml:space="preserve">hal-02166672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN UNSUPERVISED PATCH-BASED APPROACH FOR EXOPLANET DETECTION BY DIRECT IMAGING</w:t>
               </w:r>
@@ -19637,51 +19637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107031I, </w:t>
@@ -19745,77 +19745,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob G. Van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Snik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozua De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNIQUES AND INSTRUMENTATION FOR DETECTION OF EXOPLANETS VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. </w:t>
@@ -19853,77 +19853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE on-sky performance compared with budget predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19987,90 +19987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE IRDIS and IFS astrometric strategy and calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20255,51 +20255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to capitalize the unique Antarctica site performance for astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20380,51 +20380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the detection and the characterization of low mass companions using the IFS of SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20432,51 +20432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.914770, </w:t>
@@ -20540,77 +20540,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91479P, </w:t>
@@ -20687,51 +20687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20821,51 +20821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21063,90 +21063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere: complete laboratory performance and prediction for on-sky first light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Roelfsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88640B, </w:t>
@@ -21545,295 +21545,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared differential imager and spectrograph for SPHERE: performance status with extreme adaptive optics before shipment to ESO/VLT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First laboratory results of SPHERE/IRDIS dual-band imaging and long slit spectroscopy modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Costille</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Mignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84473B-84473B-11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.927099⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.926970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118395v1</w:t>
+                <w:t xml:space="preserve">hal-02118398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First laboratory results of SPHERE/IRDIS dual-band imaging and long slit spectroscopy modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared differential imager and spectrograph for SPHERE: performance status with extreme adaptive optics before shipment to ESO/VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844699, </w:t>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84473B-84473B-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.926970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.927099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118398v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRDIS filters: from design to qualification</w:t>
               </w:r>
@@ -21871,51 +21871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torricini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marseille, France. pp.81680X, </w:t>
@@ -21953,51 +21953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing and integration of the IRDIS dual imaging camera and spectrograph for SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22005,51 +22005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Mignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.77352W, </w:t>
@@ -22139,51 +22139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, San Diego, United States. pp.773512, </w:t>
@@ -22260,51 +22260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22368,90 +22368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating SPHERE, the exo-planet imager for the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74400Q, </w:t>
@@ -22489,51 +22489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infra-red dual imaging and spectrograph for SPHERE: design and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22767,64 +22767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22990,64 +22990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A planet Finder instrument for the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23095,51 +23095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZEUS: a cophasing sensor based on the Zernike phase contrast method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23379,51 +23379,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23641,51 +23641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23772,51 +23772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23877,51 +23877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph C. Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24008,51 +24008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24278,51 +24278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7BD0FD1"/>
+    <w:nsid w:val="192CFE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24509,51 +24509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-9903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodrito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squicciarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viswanath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dallant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Viswanath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Biller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khorrami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Clark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S M Buckner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354405v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pustelnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038957" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140740" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935859" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Majidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frasca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Manara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937239" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcal&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Majidi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G van Holstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Girard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834996" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818946v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rab" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038383" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935687" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040513v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936707" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076158v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1805" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635034v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Muro-Arena" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. F. M. Waters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732299" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01912189v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832745" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341488v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833872" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629279" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440694v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628107" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668053v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628968" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040465v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628740" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452256v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridgway" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527134" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462100v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beuzit" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527584" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118419v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007965" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838047v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sansregret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daayf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dunoyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740937v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moretto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epchtein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vauglin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631911v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473289v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16916.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281730v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140005v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000360v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308782v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villegas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966221v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S&#233;gransan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Karimi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792219v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402861v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-049" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402877v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-080" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103425v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36116/WFS2019.25" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414753v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166672v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Moretto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Kuhn" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audigier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312599" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kuhn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Berdyugina" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312779" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01819281v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107737v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313776" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764687v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. Van Holstein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua De Boer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272554" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118426v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233953" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118427v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233013" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118430v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231098" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478664v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118407v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055085" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055535" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118410v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055374" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118417v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055549" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866778v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Epchtein" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansorge" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argentini" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bryson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131201695X" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478947v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vauglin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741375v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428136v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madec" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orign&#233;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926897" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118395v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927099" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118398v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926970" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118221v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valette" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torricini" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.897224" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118218v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Madec" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857169" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118209v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857194" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118214v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856701" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118200v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826535" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118202v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hill" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Origne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789786" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417148v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wildi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417147v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118201v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Mazzanti" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671377" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016241v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaitskova" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derie" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constanza" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brast" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033768v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Armus" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Balasubramanian" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellini" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325435v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Carson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Joos" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325429v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129167v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-9903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bodrito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squicciarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viswanath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denneulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dallant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Viswanath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Squicciarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Biller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142438" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Brown-Sevilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barraza-Alfaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Melon Fuksman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kurtovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khorrami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Clark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S M Buckner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354405v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pustelnik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jensen-Clem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039290" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03270278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038957" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140740" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Majidi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frasca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Manara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02899517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937239" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02450679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935859" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcal&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Majidi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nealon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2938" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712657v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G van Holstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834996" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818946v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832817" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040483v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Mamajek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038383" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cugno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834170" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040519v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935687" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936707" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01912189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832745" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Muro-Arena" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. F. M. Waters" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klarmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732299" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076158v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1805" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341488v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833872" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678395v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629279" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440694v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628107" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628968" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040465v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628740" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridgway" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527134" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462100v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beuzit" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527584" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118419v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007965" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838047v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sansregret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daayf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dunoyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740937v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moretto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epchtein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vauglin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631911v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473289v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16916.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281730v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140005v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000360v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308782v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villegas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prunet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966221v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bernardino Dinis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S&#233;gransan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Karimi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792219v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402861v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-049" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402877v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-080" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103425v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36116/WFS2019.25" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414753v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166670v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kuhn" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Moretto" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Berdyugina" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312779" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166672v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Kuhn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Capsal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audigier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312599" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01819281v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107737v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313776" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764687v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. Van Holstein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua De Boer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272554" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118426v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233953" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118427v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233013" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118430v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231098" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478664v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118407v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055085" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055535" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118410v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055374" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118417v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055549" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866778v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Epchtein" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansorge" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argentini" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bryson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131201695X" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478947v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vauglin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741375v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428136v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madec" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orign&#233;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926897" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118398v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926970" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118395v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927099" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118221v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valette" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torricini" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.897224" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118218v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Madec" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857169" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118209v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857194" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118214v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856701" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118200v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826535" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118202v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hill" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Origne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789786" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417148v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wildi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417147v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118201v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Mazzanti" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671377" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016241v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaitskova" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derie" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constanza" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brast" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033768v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Armus" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Balasubramanian" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellini" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325435v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Carson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Joos" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325429v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129167v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>