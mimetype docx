--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -66,3335 +66,3469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of virtual alcohol-related stimuli on craving in university students: an exploratory virtual reality intervention study. &amp;lt;i&amp;gt;VR alcohol stimuli and university student craving&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1 [agaf077]), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agaf077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect association between childhood maltreatment and Food and Alcohol Disturbance through insecure attachment in university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Dessommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-025-01321-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644568v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on the efficiency of virtual reality in the treatment of alcohol use disorder: study protocol for a randomized controlled trial: E-Reva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelissolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (417), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-024-08271-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A prevention program for binge drinking among students based on mindfulness and implementation intention (ALCOMEDIIT): a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07887-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chava Kahn-Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hedi Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253 (111027), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Who Are the Cyka Blyat?” How Empathy, Impulsivity, and Motivations to Play Predict Aggressive Behaviors in Multiplayer Online Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cyber.2020.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je suis un gamer ! » au-delà des stéréotypes, les enjeux d’une identité passionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (3), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool, méditation de pleine conscience et implémentation d'intention : évaluation (non concluante !) de l'essai contrôlé randomisé ALCOMEDIIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13éme congrès de l'AFPSA. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17493.13288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-ReVA : étude sur l’efficacité de la réalité virtuelle dans le traitement du trouble de l’usage de l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Zerdazi Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée EPNR Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Université Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels environnements choisir pour l’exposition en réalité virtuelle à l’alcool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-ReVA : étude sur l’efficacité de la réalité virtuelle dans le traitement du trouble de l’usage de l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Zerdazi Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262062v1</w:t>
-              </w:r>
-[...921 lines deleted...]
-                <w:t xml:space="preserve">hal-04329108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Hamonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application pratique de la TERV dans le trouble de l'usage de l'alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficacité de la réalité virtuelle comme traitement d’exposition dans le trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée des jeunes addictologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral interparadigme de l’UR CLIPSYD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256648v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la réalité virtuelle comme traitement d’exposition dans le trouble de l’usage de l’alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application pratique de la TERV dans le trouble de l'usage de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral interparadigme de l’UR CLIPSYD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nanterre - Université de Nanterre, France</w:t>
+              <w:t xml:space="preserve">2ème journée des jeunes addictologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256655v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictologie 2.0, bienvenue dans l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El-Hadi Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Fédération Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie d’exposition en réalité virtuelle, bienvenue dans la TCC 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ile-de-France des hôpitaux de jour d’addictologie (HDJA) du COPAAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la TERV dans le trouble de l'usage de l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journée de la Collégiale de l'Addictologie Hospitalière de l'APHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-ReVA : La réalité virtuelle comme technique d'exposition innovante dans la prise en charge des troubles liés à l'usage de l'alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thérapie en réalité virtuelle et trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zerdazi Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée dédiée aux Thérapies par Exposition à la Réalité Virtuelle en Addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villejuif, France</w:t>
+              <w:t xml:space="preserve">Congrès Albatros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256694v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie en réalité virtuelle et trouble de l’usage de l’alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">E-ReVA : La réalité virtuelle comme technique d'exposition innovante dans la prise en charge des troubles liés à l'usage de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Albatros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">1ère journée dédiée aux Thérapies par Exposition à la Réalité Virtuelle en Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie cognitive et comportementale et addiction au cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierluigi Graziani; Lucia Romo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.287-297, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions psychothérapeutiques pour les addictions aux jeux vidéo et internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions. Dir M Lejoyeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité virtuelle, applications et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lejoyeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.575-580, 2023, (Psychiatrie), 978-2-294-77934-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction aux écrans et à Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lejoyeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.187-194, 2023, (Psychiatrie), 978-2-294-77934-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles liés à l’usage des jeux vidéo et à Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Andraos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierluigi Graziani; Lucia Romo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.243-253, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité virtuelle et thérapie cognitive et comportementale des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierluigi Graziani; Lucia Romo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.398-407, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Beddiar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-32, 2022, 978-2-8130-0460-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberbullying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre Blanc Des Usages Du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3541,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi Mohammed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mohammed Zerdazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08271-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08271-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi Mohammed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mohammed Zerdazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>