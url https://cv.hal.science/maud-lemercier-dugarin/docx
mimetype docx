--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1932,269 +1932,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application pratique de la TERV dans le trouble de l'usage de l'alcool</w:t>
+                <w:t xml:space="preserve">Addictologie 2.0, bienvenue dans l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Hadi Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée des jeunes addictologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Fédération Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256648v1</w:t>
+                <w:t xml:space="preserve">hal-04256628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictologie 2.0, bienvenue dans l'ère numérique</w:t>
+                <w:t xml:space="preserve">Application pratique de la TERV dans le trouble de l'usage de l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El-Hadi Zerdazi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Fédération Addiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (FR), France</w:t>
+              <w:t xml:space="preserve">2ème journée des jeunes addictologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256628v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie d’exposition en réalité virtuelle, bienvenue dans la TCC 2.0</w:t>
               </w:r>
@@ -3675,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08271-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi Mohammed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mohammed Zerdazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08271-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07887-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17493.13288" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi Mohammed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mohammed Zerdazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>