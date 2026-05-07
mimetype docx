--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -350,295 +350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Processes Driving Thermal Circulations on Slopes: Modeling Anabatic and Katabatic Flows on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samira El gdachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Réchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mouchel‐vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (17), pp.e2023JD040431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jd040431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+                <w:t xml:space="preserve">hal-04688872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Processes Driving Thermal Circulations on Slopes: Modeling Anabatic and Katabatic Flows on Reunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Réchou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mouchel‐vallon</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (17), pp.e2023JD040431. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023jd040431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688872v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturable bacteria in clouds at Réunion, tropical island</w:t>
               </w:r>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular composition of clouds: a comparison between samples collected at tropical (Réunion Island, France) and mid-north (Puy de Dôme, France) latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Flochmoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.1929-1969. </w:t>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEPS 1.0: A new protocol for cloud aqueous phase oxidation of VOC mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Aerosol Chemical Composition Simulations by the WRF-Chem Model at the Puy de Dôme Station (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the lava heat flux during severe effusive volcanic eruption an important impact on surface air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,697 +3083,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of dust aerosols into a mesoscale convective system: Generation, filtering and possible feedbacks on ice anvils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Effect of iron dissolution on cloud chemistry: from laboratory measurements to model results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Crahan</w:t>
+                <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Aouizerats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Yoann Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.09.011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (4), pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5094/APR.2010.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987566v1</w:t>
+                <w:t xml:space="preserve">hal-00987500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mixed-phase cloud on the chemical budget of trace gases: A modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of microbial activity to carbon chemistry in clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Long</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (4), pp.540-554. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01127-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00987482v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What caused extreme ozone concentrations over Cotonou in December 2005?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing of dust aerosols into a mesoscale convective system: Generation, filtering and possible feedbacks on ice anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Crahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Minga</w:t>
+                <w:t xml:space="preserve">Benjamin Aouizerats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Thouret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-895-2010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (2-3), pp.302-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993343v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron dissolution on cloud chemistry: from laboratory measurements to model results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">What caused extreme ozone concentrations over Cotonou in December 2005?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Minga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Saunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Serça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5094/APR.2010.029⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.895-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-895-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987500v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of microbial activity to carbon chemistry in clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+                <w:t xml:space="preserve">Effect of mixed-phase cloud on the chemical budget of trace gases: A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Champeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (4), pp.540-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01127-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00443780v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scavenging of aerosol particles by rain in a cloud resolving model</w:t>
               </w:r>
@@ -3889,77 +3889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology and atmospheric processes : chemical interactions of primary biological aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Ariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,380 +4017,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical quantification of sources and phase partitioning of chemical species in cloud: Application to wintertime anthropogenic air masses at the Puy de Dôme station</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyana Curier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">M. C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Caro</w:t>
+                <w:t xml:space="preserve">S.-W. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.8035-8085</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987584v1</w:t>
+                <w:t xml:space="preserve">hal-00328088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical quantification of sources and phase partitioning of chemical species in cloud: Application to wintertime anthropogenic air masses at the Puy de Dôme station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Barth</w:t>
+                <w:t xml:space="preserve">Lyana Curier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-W. Kim</w:t>
+                <w:t xml:space="preserve">Dimitri Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. E. Ott</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-007-9073-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328088v1</w:t>
+                <w:t xml:space="preserve">hal-00987584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud-scale model intercomparison of chemical constituent transport in deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-W. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E. Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. E. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (18), pp.4731</w:t>
@@ -4527,77 +4527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metals in Atmospheric Liquid Phases: Sources, Reactivity, and Sensitive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radical versus non-radical pathway in the Fenton chemistry on the iron redox cycle in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of transition metal ions on HO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; radicals in clouds: a numerical evaluation of its impact on multiphase chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling study of strong acids formation and partitioning in a polluted cloud during wintertime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the lava heat flux during severe effusive volcanic eruption: an important impact on surface air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,103 +5782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial contribution to carbon chemistry in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Microbial Ecology (ISME-13, stewards of a changing planet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
@@ -5933,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-W. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,103 +6032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t>
@@ -6196,51 +6196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6310,103 +6310,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiphase cloud chemistry model for representing and quantifying the role of microorganisms in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
@@ -6707,51 +6707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasseneur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04688872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El gdachi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mouchel&#8208;vallon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd040431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04168672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EA00153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169354v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Flochmoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3255-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040702v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setigui Aboubacar Keita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5737-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;riault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4097-2019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6601-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2225-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783978v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1339-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.02.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pinty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-567-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gazen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1275-2013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crahan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aouizerats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Champeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2NFVNQW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Minga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thouret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-895-2010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2010.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.09.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyana Curier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Caro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-007-9073-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7KKH7RX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bouet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819393v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.03.052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-379KCM7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327880v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(01)00300-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17HS4RKR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(00)00329-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3D130ZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audiffren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(99)00041-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03E8C72FF8762906C53BEB97485714A1C67CCFCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Frost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damya Souami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasseneur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05437573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04688872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El gdachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mouchel&#8208;vallon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd040431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04168672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EA00153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169354v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Flochmoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3255-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040702v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setigui Aboubacar Keita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5737-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;riault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4097-2019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6601-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2225-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783978v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1339-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.02.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pinty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-567-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gazen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1275-2013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2010.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crahan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aouizerats" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Minga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thouret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-895-2010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Champeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2NFVNQW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.09.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328088v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Barth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Pickering" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Ott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyana Curier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Caro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-007-9073-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7KKH7RX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bouet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819393v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.03.052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-379KCM7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327880v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(01)00300-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17HS4RKR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(00)00329-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3D130ZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audiffren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(99)00041-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03E8C72FF8762906C53BEB97485714A1C67CCFCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Frost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>