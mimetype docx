--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Marchal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven modeling of subtle eye region deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104425. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTROPiA: Towards Infinite Surface Haptic Displays in Virtual Reality Using Encountered-Type Rotating Props</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (3), pp.2237-2243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Haptics On-Demand”: A Survey on Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.449-464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3061150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Shape Control of Deformable Wires based on Model-Free Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.5252 - 5259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3007114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D and 3D ultrasound tracking algorithms and impact on ultrasound-guided liver radiotherapy margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmoy Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Hallack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Makhinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.4986-5003. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Target Tracking of Soft Tissues in 3D Ultrasound Images Based on Robust Visual Information and Mechanical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.582 - 598. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based adaptive assistance and haptic guidance for safe wheelchair corridor following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Passive Haptic Feedback in Virtual Environments with the Elastic-Arm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapTip: Displaying Haptic Shear Forces at the Fingertips for Multi-Finger Interaction in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Karachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1973-1983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.203-217. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Bimanual Haptic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.16. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2014.2314456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Collision Detection for Fracturing Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrotactile Rendering of Splashing Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cooperstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2012.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Evaluation of Virtual Walking Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving affordances in virtual reality: influence of person and environmental properties in perception of standing on virtual grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personified and multistate camera motions for first-person navigation in desktop virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Fractured Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Muguercia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rushmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1547-1556. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03151.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropomorphic polyvinyl alcohol brain phantom based on Colin27 for use in multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3673069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ : un casque qui permet de voir dans toutes les directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in a Cube: Novel Metaphors for Safely Navigating Large Virtual Environments in Restricted Real Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.546-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Simulation of Brittle Fracture using Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Degrees-of-Freedom Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.1714-1727. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based Fracture Model for Simulating Soft Tissue Tearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Medicine Meets Virtual Reality 17, 142, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-964-6-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FresnelDeformable: A Softness Presentation Technique Combining Fingertip Plane Tilt Manipulation and Pseudo-Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA 2025 - Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Visuo-Haptic Coherency by Manipulating Fingertip Contact Tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1308-1309, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Positioning of a 3D Point on a Soft Object Using RGB-D Visual Servoing and a Mass-Spring Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Makiyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Tracking and Elasticity Parameter Estimation of Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agniva Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Interaction Techniques Dedicated to Integrate Encountered-Type Haptic Displays in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta / Virtual, United States. pp.230-238, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Multiple Environments for Learning and Decision Making: a Dismantling Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suárez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gaugry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Segovia-Aguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.6902-6908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Deformation through Visual Servoing of Soft Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid Escape: Design of Novel Passive Haptics Interactions for an Immersive and Modular Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.1409-1410, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic guides for pre-positioning assistance of a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 - IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.478-485, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Physically-based Model for Active Suction Phenomenon Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS19 - SOFA Week Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of haptic guidance for pre-positioning a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering of FEM-based Tearing Simulation using Clusterized Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2017 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity-based Clustering for Haptic Interaction with Heterogeneous Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIPHYS2017 - 13th Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying One and Two-Finger Perception of Tactile Directional Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Haptics - Perception, Devices, Control, and Applications (EuroHaptics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Jul 2016, Londres, United Kingdom. pp.396-405, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42324-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy 360° Vision with the FlyVIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016 Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2929464.2929471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DesktopGlove: a Multi-finger Force Feedback Interface Separating Degrees of Freedom Between Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI'16, the 11th Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: Human-scale passive haptic feedback for augmenting interaction and perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-C-invisibility power: introducing optical camouflage based on mental activity in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Non-rigid Targets in 3D US Images: Results on CLUST 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of MICCAI 2015 Challenge on Liver Ultrasound Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: A Novel Human-Scale Passive Haptic Approach for Augmenting Interaction and Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mind-window: brain activity visualization using tablet-based AR and EEG for multiple users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Tracking of Deformable Target in 3D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Robotics and Automation (ICRA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Deformable Target in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THING: Introducing a Tablet-based Interaction Technique for Controlling 3D Hand Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of CHI'15, the 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.317-326, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Bimanual design of deformable objects thanks to the multi-tool visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Rendering of Virtual Environments with Wide Field-of-Views up to 360{\textdegree}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, IEEE VR'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in Virtual Environments with 360o Omnidirectional Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ: A Novel Display Device to Provide Humans with 360° Vision by Coupling Catadioptric Camera with HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-DoF Haptic Interaction with Fluids, Solids, and their Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Worldhaptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time needle detection and tracking using a visually servoed 3D ultrasound probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.1668-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The God-Finger Method for Improving 3D Interaction with Virtual Objects through Simulation of Contact Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King-Kong Effects: Improving Sensation of Walking in VR with Visual and Tactile Vibrations at each Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Bimanual Manipulation of 3D Objects with Two 3DoF Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ'': A Novel Display Device to Provide Humans with 360o Vision by Coupling Catadioptric Camera with HMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symp. on Virtual Reality Software and Technology, VRST'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Trajectories Made in Slalom Using Walking-In-Place and Joystick Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR / EGVE Joint Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Chromatic Percussions Simulated by Pseudo-Haptic and Vibrotactile Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Advances on Computer Entertainment Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: a Human-Scale Joystick for Navigating in Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2011 (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory recognition of floor surfaces by temporal and spectral cues of walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoes-Your-Style&amp;quot;: Changing Sound of Footsteps to Create New Walking Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sound and Music Computing for Human-Computer Interaction (CHItaly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: an Immersive and Entertaining Interface for Virtual Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Asia Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precomputed Shape Database for Real-Time Physically-Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation - VRIPHYS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic feedback augmented with visual and tactile vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VR Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Methods to Prevent Frame Cancellation in Real-Time Stereoscopic Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces, 3DUI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Crepe Factory: 6DoF Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.17, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2048259.2048276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap, squeeze and stir the virtual world: Touching the different states of matter through 6DoF haptic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapore, Singapore. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2011.5759449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14064-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shake-Your-Head: Revisiting Walking-In-Place for Desktop Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China. pp.27--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auditory and Visual Feedback for Perceiving Walking over Bumps and Holes in Desktop VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Turchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Nordahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropomorphic Polyvinyl Alcohol Triple-Modality Brain Phantom based on Colin27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDICAL IMAGE COMPUTING AND COMPUTER-ASSISTED INTERVENTION – MICCAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Stand on Virtual Grounds? A Study on Postural Affordances in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking Up and Down in Immersive Virtual Worlds: Novel Interactive Techniques Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Physical Simulation Libraries for Haptic Rendering of Contacts between Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Flexible Needle Insertions Based on Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom. pp.291-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magic Barrier Tape: a Novel Metaphor for Infinite Navigation in Virtual Worlds with a Restricted Walking Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kyoto, Japan. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for assessing deformable models in medical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS 2008 - 4th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.176-184, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70521-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Teaching in Class Situation: a High-school Math Lab on Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Djoharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hangzhou, China. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11736639_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-DOF Free-Hand Haptic Device for Robotic Tele-Echography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Newport Beach, California, United States. pp. 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Vibrations to Simulate Taps on Different Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interaction - Perception, Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 277 of the series Lecture Notes in Electrical Engineering., Springer, pp.297-303, 2015, 978-4-431-55689-3. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55690-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Rendering of Walking over Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Walking in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.263-295, 2013, 978-1-4419-8431-9. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8432-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Techniques for Bimanual Haptics in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-finger Haptic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-53, 2013, ISBN 978-1-4471-5204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Walking in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory and Haptic Rendering of Complex Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER: A Robot for Remote Ultrasonic Examination: Experimental Evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Banihachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sajeesh Kumar, Jacques Marescaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telesurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.91-99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de visualisation adapté à fournir un champ visuel étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013160255. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d'ordres de commande de l'attitude d'un élément télé-opérable par un utilisateur et système de jeu comportant un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1059551. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Tracking of Soft Tissues in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0440, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des tissus mous dans leur environnement pour l'aide aux gestes médico-chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Multimodal Interaction with Physically-based Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Marchal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven modeling of subtle eye region deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104425. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTROPiA: Towards Infinite Surface Haptic Displays in Virtual Reality Using Encountered-Type Rotating Props</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (3), pp.2237-2243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Haptics On-Demand”: A Survey on Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.449-464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3061150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Shape Control of Deformable Wires based on Model-Free Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.5252 - 5259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3007114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D and 3D ultrasound tracking algorithms and impact on ultrasound-guided liver radiotherapy margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmoy Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Hallack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Makhinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.4986-5003. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Target Tracking of Soft Tissues in 3D Ultrasound Images Based on Robust Visual Information and Mechanical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.582 - 598. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based adaptive assistance and haptic guidance for safe wheelchair corridor following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Passive Haptic Feedback in Virtual Environments with the Elastic-Arm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapTip: Displaying Haptic Shear Forces at the Fingertips for Multi-Finger Interaction in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Karachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1973-1983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.203-217. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Bimanual Haptic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.16. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2014.2314456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Collision Detection for Fracturing Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrotactile Rendering of Splashing Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cooperstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2012.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Evaluation of Virtual Walking Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personified and multistate camera motions for first-person navigation in desktop virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving affordances in virtual reality: influence of person and environmental properties in perception of standing on virtual grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Fractured Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Muguercia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rushmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1547-1556. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03151.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropomorphic polyvinyl alcohol brain phantom based on Colin27 for use in multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3673069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ : un casque qui permet de voir dans toutes les directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in a Cube: Novel Metaphors for Safely Navigating Large Virtual Environments in Restricted Real Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.546-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Simulation of Brittle Fracture using Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Degrees-of-Freedom Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.1714-1727. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based Fracture Model for Simulating Soft Tissue Tearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Medicine Meets Virtual Reality 17, 142, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-964-6-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Measuring Sub-Surface Skin Displacement during Ultrasound Mid-Air Haptic Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saito Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fridberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Multi-Actuator Haptic Handle for Virtual Reality Wheelchair Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FresnelDeformable: A Softness Presentation Technique Combining Fingertip Plane Tilt Manipulation and Pseudo-Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA 2025 - Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Visuo-Haptic Coherency by Manipulating Fingertip Contact Tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1308-1309, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Positioning of a 3D Point on a Soft Object Using RGB-D Visual Servoing and a Mass-Spring Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Makiyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Tracking and Elasticity Parameter Estimation of Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agniva Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Interaction Techniques Dedicated to Integrate Encountered-Type Haptic Displays in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta / Virtual, United States. pp.230-238, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Multiple Environments for Learning and Decision Making: a Dismantling Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suárez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gaugry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Segovia-Aguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.6902-6908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Deformation through Visual Servoing of Soft Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Physically-based Model for Active Suction Phenomenon Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS19 - SOFA Week Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of haptic guidance for pre-positioning a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid Escape: Design of Novel Passive Haptics Interactions for an Immersive and Modular Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.1409-1410, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic guides for pre-positioning assistance of a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 - IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.478-485, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering of FEM-based Tearing Simulation using Clusterized Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2017 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity-based Clustering for Haptic Interaction with Heterogeneous Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIPHYS2017 - 13th Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying One and Two-Finger Perception of Tactile Directional Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Haptics - Perception, Devices, Control, and Applications (EuroHaptics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Jul 2016, Londres, United Kingdom. pp.396-405, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42324-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy 360° Vision with the FlyVIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016 Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2929464.2929471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DesktopGlove: a Multi-finger Force Feedback Interface Separating Degrees of Freedom Between Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI'16, the 11th Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: Human-scale passive haptic feedback for augmenting interaction and perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: A Novel Human-Scale Passive Haptic Approach for Augmenting Interaction and Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mind-window: brain activity visualization using tablet-based AR and EEG for multiple users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-C-invisibility power: introducing optical camouflage based on mental activity in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Non-rigid Targets in 3D US Images: Results on CLUST 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of MICCAI 2015 Challenge on Liver Ultrasound Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Tracking of Deformable Target in 3D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Robotics and Automation (ICRA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Deformable Target in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THING: Introducing a Tablet-based Interaction Technique for Controlling 3D Hand Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of CHI'15, the 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.317-326, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Bimanual design of deformable objects thanks to the multi-tool visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Rendering of Virtual Environments with Wide Field-of-Views up to 360{\textdegree}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, IEEE VR'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in Virtual Environments with 360o Omnidirectional Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-DoF Haptic Interaction with Fluids, Solids, and their Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Worldhaptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ: A Novel Display Device to Provide Humans with 360° Vision by Coupling Catadioptric Camera with HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time needle detection and tracking using a visually servoed 3D ultrasound probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.1668-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The God-Finger Method for Improving 3D Interaction with Virtual Objects through Simulation of Contact Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King-Kong Effects: Improving Sensation of Walking in VR with Visual and Tactile Vibrations at each Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Bimanual Manipulation of 3D Objects with Two 3DoF Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ'': A Novel Display Device to Provide Humans with 360o Vision by Coupling Catadioptric Camera with HMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symp. on Virtual Reality Software and Technology, VRST'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Trajectories Made in Slalom Using Walking-In-Place and Joystick Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR / EGVE Joint Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Chromatic Percussions Simulated by Pseudo-Haptic and Vibrotactile Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Advances on Computer Entertainment Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: a Human-Scale Joystick for Navigating in Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2011 (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory recognition of floor surfaces by temporal and spectral cues of walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoes-Your-Style&amp;quot;: Changing Sound of Footsteps to Create New Walking Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sound and Music Computing for Human-Computer Interaction (CHItaly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: an Immersive and Entertaining Interface for Virtual Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Asia Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic feedback augmented with visual and tactile vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VR Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Methods to Prevent Frame Cancellation in Real-Time Stereoscopic Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces, 3DUI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precomputed Shape Database for Real-Time Physically-Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation - VRIPHYS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap, squeeze and stir the virtual world: Touching the different states of matter through 6DoF haptic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapore, Singapore. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2011.5759449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Crepe Factory: 6DoF Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.17, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2048259.2048276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14064-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auditory and Visual Feedback for Perceiving Walking over Bumps and Holes in Desktop VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Turchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Nordahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shake-Your-Head: Revisiting Walking-In-Place for Desktop Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China. pp.27--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropomorphic Polyvinyl Alcohol Triple-Modality Brain Phantom based on Colin27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDICAL IMAGE COMPUTING AND COMPUTER-ASSISTED INTERVENTION – MICCAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Stand on Virtual Grounds? A Study on Postural Affordances in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Physical Simulation Libraries for Haptic Rendering of Contacts between Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking Up and Down in Immersive Virtual Worlds: Novel Interactive Techniques Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Flexible Needle Insertions Based on Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom. pp.291-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magic Barrier Tape: a Novel Metaphor for Infinite Navigation in Virtual Worlds with a Restricted Walking Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kyoto, Japan. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for assessing deformable models in medical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS 2008 - 4th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.176-184, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70521-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Teaching in Class Situation: a High-school Math Lab on Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Djoharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hangzhou, China. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11736639_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-DOF Free-Hand Haptic Device for Robotic Tele-Echography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Newport Beach, California, United States. pp. 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Vibrations to Simulate Taps on Different Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interaction - Perception, Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 277 of the series Lecture Notes in Electrical Engineering., Springer, pp.297-303, 2015, 978-4-431-55689-3. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55690-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Techniques for Bimanual Haptics in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-finger Haptic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-53, 2013, ISBN 978-1-4471-5204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Rendering of Walking over Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Walking in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.263-295, 2013, 978-1-4419-8431-9. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8432-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Walking in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory and Haptic Rendering of Complex Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER: A Robot for Remote Ultrasonic Examination: Experimental Evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Banihachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sajeesh Kumar, Jacques Marescaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telesurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.91-99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de visualisation adapté à fournir un champ visuel étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013160255. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d'ordres de commande de l'attitude d'un élément télé-opérable par un utilisateur et système de jeu comportant un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1059551. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Tracking of Soft Tissues in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0440, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des tissus mous dans leur environnement pour l'aide aux gestes médico-chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Multimodal Interaction with Physically-based Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3061150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3007114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hallack" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Makhinya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chabrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2016.00006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Talvas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2391863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Otaduy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapoulie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0246-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2014.2314456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2012.34" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.34" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Terziman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jy-Shyang Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3673069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ardouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.60" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ota" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusqu&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719778" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00300" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Makiyeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495831v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agniva Sengupta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132986v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Su&#225;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaugry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segovia-Aguas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284129v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797848" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gurnel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beuzit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914395" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419381v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lehericey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406434v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pellan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Asselin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_39" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ardouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929464.2929471" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267645v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223325" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252562v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735835" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242227v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735809" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080672v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702158" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798874" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924123v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818277v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939251v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822517v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821231v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823494v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550206" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678892v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766604v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641371v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644246v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hachisu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567437v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644249v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fontana" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morreale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644247v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Siret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644252v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639649v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2048259.2048276" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642816v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gentil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2011.5759449" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641360v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Turchet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Nordahl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535810v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_12" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540319v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540334v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;bert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841569v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70521-5_19" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13K8FT4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537439v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ruyer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Djoharian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736639_37" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252665v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55690-9_54" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934840v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8432-6_12" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ5S4ZHB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934864v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766581v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766588v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766586v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419244v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644255v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080676v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857534v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01139872v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3061150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3007114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hallack" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Makhinya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chabrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2016.00006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Talvas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2391863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Otaduy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapoulie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0246-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2014.2314456" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2012.34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.34" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Terziman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jy-Shyang Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3673069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ardouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.60" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saito Sakaguchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fridberger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Porro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusqu&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719778" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443508v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00300" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Makiyeh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495831v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agniva Sengupta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00042" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132986v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Su&#225;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaugry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segovia-Aguas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gurnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beuzit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284129v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797848" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914395" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675134v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lehericey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406434v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pellan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Asselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_39" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ardouin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929464.2929471" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223325" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735809" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735835" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080672v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252496v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702158" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108697v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798874" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924123v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939251v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550206" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678892v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750613v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641371v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hachisu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567437v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fontana" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morreale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Siret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gentil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2011.5759449" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645756v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2048259.2048276" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540317v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Turchet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Nordahl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641360v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535810v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_12" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540322v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;bert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841569v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70521-5_19" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13K8FT4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ruyer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Djoharian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736639_37" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55690-9_54" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934864v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934840v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8432-6_12" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ5S4ZHB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766581v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766586v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644255v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080676v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857534v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129430v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01139872v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>