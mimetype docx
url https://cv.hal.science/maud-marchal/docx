--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Marchal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven modeling of subtle eye region deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104425. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTROPiA: Towards Infinite Surface Haptic Displays in Virtual Reality Using Encountered-Type Rotating Props</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (3), pp.2237-2243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Haptics On-Demand”: A Survey on Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.449-464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3061150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Shape Control of Deformable Wires based on Model-Free Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.5252 - 5259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3007114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D and 3D ultrasound tracking algorithms and impact on ultrasound-guided liver radiotherapy margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmoy Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Hallack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Makhinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.4986-5003. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Target Tracking of Soft Tissues in 3D Ultrasound Images Based on Robust Visual Information and Mechanical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.582 - 598. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based adaptive assistance and haptic guidance for safe wheelchair corridor following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Passive Haptic Feedback in Virtual Environments with the Elastic-Arm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapTip: Displaying Haptic Shear Forces at the Fingertips for Multi-Finger Interaction in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Karachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1973-1983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.203-217. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Bimanual Haptic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.16. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2014.2314456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Collision Detection for Fracturing Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrotactile Rendering of Splashing Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cooperstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2012.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Evaluation of Virtual Walking Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personified and multistate camera motions for first-person navigation in desktop virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving affordances in virtual reality: influence of person and environmental properties in perception of standing on virtual grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Fractured Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Muguercia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rushmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1547-1556. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03151.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropomorphic polyvinyl alcohol brain phantom based on Colin27 for use in multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3673069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ : un casque qui permet de voir dans toutes les directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in a Cube: Novel Metaphors for Safely Navigating Large Virtual Environments in Restricted Real Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.546-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Simulation of Brittle Fracture using Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Degrees-of-Freedom Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.1714-1727. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based Fracture Model for Simulating Soft Tissue Tearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Medicine Meets Virtual Reality 17, 142, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-964-6-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Measuring Sub-Surface Skin Displacement during Ultrasound Mid-Air Haptic Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saito Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fridberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Multi-Actuator Haptic Handle for Virtual Reality Wheelchair Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FresnelDeformable: A Softness Presentation Technique Combining Fingertip Plane Tilt Manipulation and Pseudo-Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA 2025 - Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Visuo-Haptic Coherency by Manipulating Fingertip Contact Tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1308-1309, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Positioning of a 3D Point on a Soft Object Using RGB-D Visual Servoing and a Mass-Spring Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Makiyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Tracking and Elasticity Parameter Estimation of Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agniva Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Interaction Techniques Dedicated to Integrate Encountered-Type Haptic Displays in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta / Virtual, United States. pp.230-238, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Multiple Environments for Learning and Decision Making: a Dismantling Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suárez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gaugry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Segovia-Aguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.6902-6908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Deformation through Visual Servoing of Soft Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Physically-based Model for Active Suction Phenomenon Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS19 - SOFA Week Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of haptic guidance for pre-positioning a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid Escape: Design of Novel Passive Haptics Interactions for an Immersive and Modular Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.1409-1410, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic guides for pre-positioning assistance of a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 - IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.478-485, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering of FEM-based Tearing Simulation using Clusterized Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2017 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity-based Clustering for Haptic Interaction with Heterogeneous Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIPHYS2017 - 13th Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying One and Two-Finger Perception of Tactile Directional Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Haptics - Perception, Devices, Control, and Applications (EuroHaptics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Jul 2016, Londres, United Kingdom. pp.396-405, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42324-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy 360° Vision with the FlyVIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016 Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2929464.2929471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DesktopGlove: a Multi-finger Force Feedback Interface Separating Degrees of Freedom Between Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI'16, the 11th Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: Human-scale passive haptic feedback for augmenting interaction and perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: A Novel Human-Scale Passive Haptic Approach for Augmenting Interaction and Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mind-window: brain activity visualization using tablet-based AR and EEG for multiple users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-C-invisibility power: introducing optical camouflage based on mental activity in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Non-rigid Targets in 3D US Images: Results on CLUST 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of MICCAI 2015 Challenge on Liver Ultrasound Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Tracking of Deformable Target in 3D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Robotics and Automation (ICRA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Deformable Target in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THING: Introducing a Tablet-based Interaction Technique for Controlling 3D Hand Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of CHI'15, the 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.317-326, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Bimanual design of deformable objects thanks to the multi-tool visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Rendering of Virtual Environments with Wide Field-of-Views up to 360{\textdegree}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, IEEE VR'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in Virtual Environments with 360o Omnidirectional Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-DoF Haptic Interaction with Fluids, Solids, and their Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Worldhaptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ: A Novel Display Device to Provide Humans with 360° Vision by Coupling Catadioptric Camera with HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time needle detection and tracking using a visually servoed 3D ultrasound probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.1668-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The God-Finger Method for Improving 3D Interaction with Virtual Objects through Simulation of Contact Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King-Kong Effects: Improving Sensation of Walking in VR with Visual and Tactile Vibrations at each Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Bimanual Manipulation of 3D Objects with Two 3DoF Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ'': A Novel Display Device to Provide Humans with 360o Vision by Coupling Catadioptric Camera with HMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symp. on Virtual Reality Software and Technology, VRST'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Trajectories Made in Slalom Using Walking-In-Place and Joystick Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR / EGVE Joint Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Chromatic Percussions Simulated by Pseudo-Haptic and Vibrotactile Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Advances on Computer Entertainment Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: a Human-Scale Joystick for Navigating in Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2011 (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory recognition of floor surfaces by temporal and spectral cues of walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoes-Your-Style&amp;quot;: Changing Sound of Footsteps to Create New Walking Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sound and Music Computing for Human-Computer Interaction (CHItaly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: an Immersive and Entertaining Interface for Virtual Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Asia Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic feedback augmented with visual and tactile vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VR Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Methods to Prevent Frame Cancellation in Real-Time Stereoscopic Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces, 3DUI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precomputed Shape Database for Real-Time Physically-Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation - VRIPHYS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap, squeeze and stir the virtual world: Touching the different states of matter through 6DoF haptic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapore, Singapore. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2011.5759449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Crepe Factory: 6DoF Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.17, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2048259.2048276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14064-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auditory and Visual Feedback for Perceiving Walking over Bumps and Holes in Desktop VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Turchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Nordahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shake-Your-Head: Revisiting Walking-In-Place for Desktop Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China. pp.27--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropomorphic Polyvinyl Alcohol Triple-Modality Brain Phantom based on Colin27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDICAL IMAGE COMPUTING AND COMPUTER-ASSISTED INTERVENTION – MICCAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Stand on Virtual Grounds? A Study on Postural Affordances in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Physical Simulation Libraries for Haptic Rendering of Contacts between Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking Up and Down in Immersive Virtual Worlds: Novel Interactive Techniques Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Flexible Needle Insertions Based on Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom. pp.291-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magic Barrier Tape: a Novel Metaphor for Infinite Navigation in Virtual Worlds with a Restricted Walking Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kyoto, Japan. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for assessing deformable models in medical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS 2008 - 4th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.176-184, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70521-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Teaching in Class Situation: a High-school Math Lab on Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Djoharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hangzhou, China. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11736639_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-DOF Free-Hand Haptic Device for Robotic Tele-Echography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Newport Beach, California, United States. pp. 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Vibrations to Simulate Taps on Different Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interaction - Perception, Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 277 of the series Lecture Notes in Electrical Engineering., Springer, pp.297-303, 2015, 978-4-431-55689-3. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55690-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Techniques for Bimanual Haptics in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-finger Haptic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-53, 2013, ISBN 978-1-4471-5204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Rendering of Walking over Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Walking in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.263-295, 2013, 978-1-4419-8431-9. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8432-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Walking in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory and Haptic Rendering of Complex Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER: A Robot for Remote Ultrasonic Examination: Experimental Evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Banihachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sajeesh Kumar, Jacques Marescaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telesurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.91-99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de visualisation adapté à fournir un champ visuel étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013160255. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d'ordres de commande de l'attitude d'un élément télé-opérable par un utilisateur et système de jeu comportant un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1059551. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Tracking of Soft Tissues in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0440, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des tissus mous dans leur environnement pour l'aide aux gestes médico-chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Multimodal Interaction with Physically-based Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Marchal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Feeling” the Stretch: Enhancing Embodiment in Virtual Arm Elongation through Spatiotemporal Modulation of Visio-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2026.3679123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven modeling of subtle eye region deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104425. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTROPiA: Towards Infinite Surface Haptic Displays in Virtual Reality Using Encountered-Type Rotating Props</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (3), pp.2237-2243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Haptics On-Demand”: A Survey on Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.449-464. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3061150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Shape Control of Deformable Wires based on Model-Free Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.5252 - 5259. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3007114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D and 3D ultrasound tracking algorithms and impact on ultrasound-guided liver radiotherapy margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmoy Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Hallack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Makhinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.4986-5003. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Target Tracking of Soft Tissues in 3D Ultrasound Images Based on Robust Visual Information and Mechanical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.582 - 598. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Passive Haptic Feedback in Virtual Environments with the Elastic-Arm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based adaptive assistance and haptic guidance for safe wheelchair corridor following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapTip: Displaying Haptic Shear Forces at the Fingertips for Multi-Finger Interaction in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Essert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Karachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1973-1983. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Constraints for Virtual Manipulation with Soft Fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2391863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Bimanual Haptic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.16. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2014.2314456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Collision Detection for Fracturing Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.203-217. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Evaluation of Virtual Walking Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrotactile Rendering of Splashing Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cooperstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2012.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personified and multistate camera motions for first-person navigation in desktop virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2013.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving affordances in virtual reality: influence of person and environmental properties in perception of standing on virtual grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ : un casque qui permet de voir dans toutes les directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropomorphic polyvinyl alcohol brain phantom based on Colin27 for use in multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3673069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in a Cube: Novel Metaphors for Safely Navigating Large Virtual Environments in Restricted Real Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.546-554. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Simulation of Brittle Fracture using Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2012.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Fractured Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Muguercia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rushmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.1547-1556. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03151.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Degrees-of-Freedom Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.1714-1727. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2010.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based Fracture Model for Simulating Soft Tissue Tearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Medicine Meets Virtual Reality 17, 142, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-964-6-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Measuring Sub-Surface Skin Displacement during Ultrasound Mid-Air Haptic Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saito Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fridberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Multi-Actuator Haptic Handle for Virtual Reality Wheelchair Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FresnelDeformable: A Softness Presentation Technique Combining Fingertip Plane Tilt Manipulation and Pseudo-Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA 2025 - Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Visuo-Haptic Coherency by Manipulating Fingertip Contact Tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Perusquía-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1308-1309, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Positioning of a 3D Point on a Soft Object Using RGB-D Visual Servoing and a Mass-Spring Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Makiyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2022 - 17th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Interaction Techniques Dedicated to Integrate Encountered-Type Haptic Displays in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta / Virtual, United States. pp.230-238, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Multiple Environments for Learning and Decision Making: a Dismantling Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suárez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gaugry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Segovia-Aguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas / Virtual, United States. pp.6902-6908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Deformation through Visual Servoing of Soft Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Tracking and Elasticity Parameter Estimation of Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agniva Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramid Escape: Design of Novel Passive Haptics Interactions for an Immersive and Modular Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.1409-1410, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of haptic guides for pre-positioning assistance of a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 - IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.478-485, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Physically-based Model for Active Suction Phenomenon Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS19 - SOFA Week Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of haptic guidance for pre-positioning a comanipulated needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gurnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beuzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity-based Clustering for Haptic Interaction with Heterogeneous Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIPHYS2017 - 13th Eurographics Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering of FEM-based Tearing Simulation using Clusterized Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2017 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying One and Two-Finger Perception of Tactile Directional Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Haptics - Perception, Devices, Control, and Applications (EuroHaptics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Jul 2016, Londres, United Kingdom. pp.396-405, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42324-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy 360° Vision with the FlyVIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2016 Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2929464.2929471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DesktopGlove: a Multi-finger Force Feedback Interface Separating Degrees of Freedom Between Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI'16, the 11th Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-12, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Tracking of Deformable Target in 3D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Robotics and Automation (ICRA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Deformable Target in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-C-invisibility power: introducing optical camouflage based on mental activity in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Non-rigid Targets in 3D US Images: Results on CLUST 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of MICCAI 2015 Challenge on Liver Ultrasound Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: A Novel Human-Scale Passive Haptic Approach for Augmenting Interaction and Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mind-window: brain activity visualization using tablet-based AR and EEG for multiple users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ACM Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735711.2735809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Arm: Human-scale passive haptic feedback for augmenting interaction and perception in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THING: Introducing a Tablet-based Interaction Technique for Controlling 3D Hand Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of CHI'15, the 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.317-326, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mind-Mirror: See Your Brain in Action in Your Head Using EEG and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Bimanual design of deformable objects thanks to the multi-tool visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Rendering of Virtual Environments with Wide Field-of-Views up to 360{\textdegree}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, IEEE VR'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ: A Novel Display Device to Provide Humans with 360° Vision by Coupling Catadioptric Camera with HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-DoF Haptic Interaction with Fluids, Solids, and their Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Worldhaptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating in Virtual Environments with 360o Omnidirectional Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time needle detection and tracking using a visually servoed 3D ultrasound probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.1668-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The God-Finger Method for Improving 3D Interaction with Virtual Objects through Simulation of Contact Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.111-114, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara C. Schvartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Otaduy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King-Kong Effects: Improving Sensation of Walking in VR with Visual and Tactile Vibrations at each Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Bimanual Manipulation of 3D Objects with Two 3DoF Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyVIZ'': A Novel Display Device to Provide Humans with 360o Vision by Coupling Catadioptric Camera with HMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symp. on Virtual Reality Software and Technology, VRST'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: a Human-Scale Joystick for Navigating in Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2011 (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory recognition of floor surfaces by temporal and spectral cues of walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Auditory Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoes-Your-Style&amp;quot;: Changing Sound of Footsteps to Create New Walking Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Sound and Music Computing for Human-Computer Interaction (CHItaly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyman: an Immersive and Entertaining Interface for Virtual Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Asia Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precomputed Shape Database for Real-Time Physically-Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation - VRIPHYS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic feedback augmented with visual and tactile vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VR Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Methods to Prevent Frame Cancellation in Real-Time Stereoscopic Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces, 3DUI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Crepe Factory: 6DoF Haptic Interaction with Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.17, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2048259.2048276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap, squeeze and stir the virtual world: Touching the different states of matter through 6DoF haptic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapore, Singapore. pp.123-126, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2011.5759449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Virtual Trajectories Made in Slalom Using Walking-In-Place and Joystick Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR / EGVE Joint Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Chromatic Percussions Simulated by Pseudo-Haptic and Vibrotactile Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Advances on Computer Entertainment Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropomorphic Polyvinyl Alcohol Triple-Modality Brain Phantom based on Colin27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jy-Shyang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDICAL IMAGE COMPUTING AND COMPUTER-ASSISTED INTERVENTION – MICCAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15745-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Auditory and Visual Feedback for Perceiving Walking over Bumps and Holes in Desktop VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Turchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Nordahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shake-Your-Head: Revisiting Walking-In-Place for Desktop Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China. pp.27--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14064-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Stand on Virtual Grounds? A Study on Postural Affordances in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Physical Simulation Libraries for Haptic Rendering of Contacts between Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking Up and Down in Immersive Virtual Worlds: Novel Interactive Techniques Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Flexible Needle Insertions Based on Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom. pp.291-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeïz Glondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magic Barrier Tape: a Novel Metaphor for Infinite Navigation in Virtual Worlds with a Restricted Walking Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Kyoto, Japan. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for assessing deformable models in medical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBMS 2008 - 4th International Symposium on Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.176-184, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70521-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation of Embolization Coils: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Computing and Computer Assisted Intervention -MICCAI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York City, United States. pp.695-702, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00336907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted Teaching in Class Situation: a High-school Math Lab on Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Djoharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hangzhou, China. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11736639_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-DOF Free-Hand Haptic Device for Robotic Tele-Echography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Newport Beach, California, United States. pp. 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Vibrations to Simulate Taps on Different Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Hachisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interaction - Perception, Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 277 of the series Lecture Notes in Electrical Engineering., Springer, pp.297-303, 2015, 978-4-431-55689-3. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55690-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Rendering of Walking over Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Walking in Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.263-295, 2013, 978-1-4419-8431-9. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-8432-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Techniques for Bimanual Haptics in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-finger Haptic Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-53, 2013, ISBN 978-1-4471-5204-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Interactive Techniques for Walking in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Terziman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory and Haptic Rendering of Complex Virtual Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Visell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Visell and F. Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking with the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Logos Verlag, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER: A Robot for Remote Ultrasonic Examination: Experimental Evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Banihachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bressollette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sajeesh Kumar, Jacques Marescaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telesurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.91-99, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'affichage de données caractérisant l'activité cérébrale d'un individu, procédé et programme d'ordinateur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 13/63180. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de visualisation adapté à fournir un champ visuel étendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013160255. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d'ordres de commande de l'attitude d'un élément télé-opérable par un utilisateur et système de jeu comportant un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1059551. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Tracking of Soft Tissues in 2D Ultrasound Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Direct Manipulation using Finger Tracking for Complex Tasks in an Immersive Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Dimara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0440, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des tissus mous dans leur environnement pour l'aide aux gestes médico-chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Multimodal Interaction with Physically-based Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3061150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3007114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hallack" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Makhinya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chabrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2016.00006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Talvas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2391863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Otaduy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapoulie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0246-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2014.2314456" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2012.34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.34" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Terziman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jy-Shyang Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3673069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ardouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.60" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saito Sakaguchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fridberger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Porro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusqu&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719778" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443508v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00300" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Makiyeh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495831v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agniva Sengupta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00042" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132986v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Su&#225;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaugry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segovia-Aguas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gurnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beuzit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284129v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797848" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914395" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675134v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lehericey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406434v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pellan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Asselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_39" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ardouin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929464.2929471" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223325" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735809" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735835" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080672v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252496v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702158" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108697v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798874" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924123v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939251v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550206" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678892v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750613v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641371v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hachisu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567437v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fontana" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morreale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Siret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gentil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2011.5759449" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645756v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2048259.2048276" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540317v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Turchet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Nordahl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641360v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535810v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_12" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540322v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;bert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841569v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70521-5_19" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13K8FT4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ruyer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Djoharian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736639_37" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55690-9_54" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934864v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934840v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8432-6_12" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ5S4ZHB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766581v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766586v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644255v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080676v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857534v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129430v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01139872v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2026.3679123" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963190" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3061150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3007114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hallack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Makhinya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13152" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.09.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00243" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chabrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2016.00006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Talvas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Otaduy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2391863" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2014.2314456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapoulie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0246-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840160v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.34" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2012.34" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Terziman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ardouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jy-Shyang Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3673069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saito Sakaguchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fridberger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Porro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Perusqu&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719778" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03810911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Makiyeh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Su&#225;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaugry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segovia-Aguas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495831v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agniva Sengupta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284129v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797848" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387192v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gurnel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beuzit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914395" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675134v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lehericey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pellan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Asselin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_39" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ardouin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929464.2929471" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460024" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080672v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735835" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255936v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252572v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735711.2735809" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252555v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223325" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252496v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702158" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108697v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798874" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924123v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822517v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818277v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821231v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550206" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678892v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750613v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567437v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644249v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fontana" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morreale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644256v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Siret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hachisu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645756v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2048259.2048276" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gentil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2011.5759449" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641371v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644246v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535810v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15745-5_12" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540317v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Turchet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Nordahl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641360v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540319v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540334v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;bert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70521-5_19" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13K8FT4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336907v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_83" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537439v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ruyer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Djoharian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11736639_37" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252665v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55690-9_54" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8432-6_12" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ5S4ZHB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934864v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766588v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766581v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766586v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058965v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419244v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644255v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080676v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857534v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129430v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01139872v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>