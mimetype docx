--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -538,200 +538,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Carmes</w:t>
+                <w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Extraprensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2 (Gestão cultural para a próxima década)), pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/extraprensa2021.188937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577194v1</w:t>
+                <w:t xml:space="preserve">hal-03519402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matina Magkou</w:t>
+                <w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Extraprensa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519402v1</w:t>
+                <w:t xml:space="preserve">hal-03577194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs de connaissance dans les « fablabs »</w:t>
               </w:r>
@@ -802,195 +802,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement des innovations sociales numériques dans les fablabs</w:t>
+                <w:t xml:space="preserve">Communs culturels et environnement numérique : origines, fondements et identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Panorama des innovations sociales numériques, 122, </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Communs numériques et communs de la connaissance, 12 (1), pp.95 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.2400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.2395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01835300v1</w:t>
+                <w:t xml:space="preserve">sic_01835308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs culturels et environnement numérique : origines, fondements et identification</w:t>
+                <w:t xml:space="preserve">Le déploiement des innovations sociales numériques dans les fablabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Panorama des innovations sociales numériques, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.2400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.2395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">sic_01835308v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01835300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une identité numérique professionnelle chez les « digital natives » : fiction ou réalité ?</w:t>
               </w:r>
@@ -2510,109 +2510,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404608v1</w:t>
+                <w:t xml:space="preserve">hal-04405180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier - Les communs, moteurs des tiers-lieux ?</w:t>
               </w:r>
@@ -2717,519 +2717,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matina Magkou</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402768v1</w:t>
+                <w:t xml:space="preserve">hal-04404608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402919v1</w:t>
+                <w:t xml:space="preserve">hal-04402768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405180v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t>
+                <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dechamp Gaelle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998250v1</w:t>
+                <w:t xml:space="preserve">hal-03787744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
+                <w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechamp Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787744v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation aux médias et sensibilisation aux enjeux de la désinformation : quelles solutions innovantes ?</w:t>
               </w:r>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4106,173 +4106,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Commons in the Digital Ecosystem</w:t>
+                <w:t xml:space="preserve">Les communs culturels dans l’écosystème numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE WILLEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 8, 2021, Intellectual Technologies SET, JEAN MAX NOYER; MARYSE CARMES, 9781786306371</w:t>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, pp.214, 2021, Collection : Systèmes d'information, web et société. Série : Technologies intellectives, 9781784057398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783798v1</w:t>
+                <w:t xml:space="preserve">hal-03175075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communs culturels dans l’écosystème numérique</w:t>
+                <w:t xml:space="preserve">Cultural Commons in the Digital Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE WILLEY. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 8, pp.214, 2021, Collection : Systèmes d'information, web et société. Série : Technologies intellectives, 9781784057398</w:t>
+                <w:t xml:space="preserve">ISTE WILLEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2021, Intellectual Technologies SET, JEAN MAX NOYER; MARYSE CARMES, 9781786306371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175075v1</w:t>
+                <w:t xml:space="preserve">hal-03783798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information d’actualité au prisme des fake news, L’Harmattan, Paris, 250 p.</w:t>
               </w:r>
@@ -4501,51 +4501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t>
@@ -4680,238 +4680,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de tiers lieux culturels hors des frontières françaises : un champ à explorer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Émilie Pamart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-248, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
+              <w:t xml:space="preserve">, pp.21-22, 2024, Communication et Civilisation, 978-2-336-44491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709781v1</w:t>
+                <w:t xml:space="preserve">hal-04986728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion de tiers lieux culturels hors des frontières françaises : un champ à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Émilie Pamart. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-22, 2024, Communication et Civilisation, 978-2-336-44491-8</w:t>
+              <w:t xml:space="preserve">, pp.233-248, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986728v1</w:t>
+                <w:t xml:space="preserve">hal-04709781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénover la médiation patrimoniale pour moderniser l'image du territoire : stratégies communicationnelle et territoriale autour de l'HistoPad du Palais des papes</w:t>
               </w:r>
@@ -6589,51 +6589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4582DFC0"/>
+    <w:nsid w:val="5D968FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-pelissier-thieriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9809-402X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13740641X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190845377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835300v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QBJ1JKML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cumbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.1.291-304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.042.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10427710050025439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J872455F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sarazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Strenchock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Cherrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-communs-culturels-dans-lecosysteme-numerique/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.17360" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04035675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000AIX32068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-pelissier-thieriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9809-402X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13740641X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190845377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QBJ1JKML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cumbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.1.291-304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.042.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10427710050025439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J872455F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sarazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Strenchock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Cherrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-communs-culturels-dans-lecosysteme-numerique/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1778" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.17360" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04035675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000AIX32068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>