--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -1,6534 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6483 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Pelissier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences HDR- Sciences de l'information et de la communication -Avignon UniversitéLaboratoire de recherche : Centre Norbert Elias UMR 8562</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maud-pelissier-thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-9809-402X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13740641X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190845377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4_0xkt8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the commons, cultural spaces and policy in Southern Europe: why did this happen and why do we care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Borchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2025.2518142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação social e espaços culturais intermediário nas políticas culturais contemporâneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Políticas Culturais em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossiê - Movimentos e Políticas Culturais de Base Comunitária, 15 (2), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9771/pcr.v15i2.49520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Extraprensa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2 (Gestão cultural para a próxima década)), pp.327-343. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/extraprensa2021.188937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data du secteur public au prisme de la pensée des communs : une techno-politique empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs de connaissance dans les « fablabs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Entreprendre et communs, 45 (279), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs culturels et environnement numérique : origines, fondements et identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communs numériques et communs de la connaissance, 12 (1), pp.95 - 129. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.2395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des innovations sociales numériques dans les fablabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panorama des innovations sociales numériques, 122, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.2400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une identité numérique professionnelle chez les « digital natives » : fiction ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Spécial varia, 10 (2-3), pp.71-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme citoyen au Mozambique : nature, légitimité et enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Cumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, TIC et mobilisations, 2, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les terrains de recherche CRDP, médiathèques, OBTIC, en région Paca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et acculturation au numérique: des enjeux clefs pour les organisations de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 Varia, pp. 148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique vecteur d’un renouveau des pratiques de lecture : leurre ou opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbagelata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le livre numérique en question, 43, pp.17-37. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit d’aventure, le trésor perdu des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Interdisciplinarité : entre disciplines et indiscipline, 3 (67), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME multimédia et logiciel éditeur dans le pôle de compétitivité &amp;quot; Solutions Communicantes Sécurisées &amp;quot;: quel mode de gouvernance pour quelle intégration industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (25), pp.207-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.025.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l'origine et les fondements de l'intelligence territoriale : l'intelligence territoriale comme une simple déclinaison de l'intelligence économique à l'échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.1.291-304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale Entre structuration de réseau et dynamique de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pybourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation épistémologique de l'économie biologique chez Alfred Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 42 (1), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep.042.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Scottish Enlightenment on Darwin's Theory of Cultural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10427710050025439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels comme laboratoires d’expérimentation des communs à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL MONTRÉAL – 12, 13 ET 14 MAI 2025.pour penser et participer aux changements dans les secteurs de la culture, des médias et de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal, May 2025, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fonction de médiation du tiers-lieu culturel dans les dynamiques entrepreneuriales territoriales en transition. Etude de cas du port des créateurs à Toulon »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI), Aix en Provence, 25-27 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Jun 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier - Les communs, moteurs des tiers-lieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Strenchock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux pour l'Europe "De l'initiative citoyenne aux politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechamp Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux médias et sensibilisation aux enjeux de la désinformation : quelles solutions innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; Université Panteion; CREM, Apr 2020, Athènes, Grèce. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques numériques comme des communs patrimoniaux: des nouvelles formes de participation culturelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la participation culturelle. Plateformes numériques et enjeux démocratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Collabora, Nov 2020, Paris, France. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les infox. Fact checking comme réponse des journalistes face aux fakes news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Région SUD; Echosciences PACA; Gulliver, Oct 2019, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de communs dans les fablabs : une force de disruption à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS (Association internationale de management stratégique) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant créatif à l’université : Quelles modalités ? Quels enjeux ? Quelles légitimités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; MSH Paris Nord, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01823990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de création, préservation et enrichissement des communs de connaissance entrepreneuriaux dans les FabLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7èmes journées Georges Doriot –, May 2018, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au Maroc : l’apport d’une stratégie offensive de l’information au travers d’une analyse automatique des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Cherrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de recherche en économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de communication et de création musicale à l'ère digitale : le cas du groupe sud- africain « Die Antwoord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques départementales conquises par le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs culturels dans l’écosystème numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.214, 2021, Collection : Systèmes d'information, web et société. Série : Technologies intellectives, 9781784057398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Commons in the Digital Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE WILLEY. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE WILLEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2021, Intellectual Technologies SET, JEAN MAX NOYER; MARYSE CARMES, 9781786306371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information d’actualité au prisme des fake news, L’Harmattan, Paris, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTAMORPHOSES NUMÉRIQUES - Art, culture et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.280, 2017, Communication et Civilisation, Nicolas Pelissier, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Émilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2024, Communication et Civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de tiers lieux culturels hors des frontières françaises : un champ à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-248, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénover la médiation patrimoniale pour moderniser l'image du territoire : stratégies communicationnelle et territoriale autour de l'HistoPad du Palais des papes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Triquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes &amp; Territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des Hauts et débats, 978-2-343-19349-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale, territoire créatif et living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Attractivité et compétitivité des territoires ; théories et pratiques dirigé par Coussi O. et Auroy P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition CNER (Fédération des agences de développement économique), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in. L’information d’actualité au prisme des fake news, L’Harmattan, Paris, p. 13-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les communs culturels : nature, enjeux et perspectives socio économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, culture et communication : métamorphoses numériques, dirigé par Pélissier Nicolas et Pélissier Maud,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs culturels : un nouvel écosystème de création et de médiation culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pelissier Thieriot; Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTAMORPHOSES NUMÉRIQUES - Art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communication et Civilisation, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bibliothèques départementales à l’épreuve des outils et contenus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie sous la direction de Béatrice Vacher, Alain Kiyindou, Christian Le Moënne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des dynamiques de projets collaboratifs d’innovation dans les pôles de compétitivité : L’apport d’une analyse en terme de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Benamor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action. Culture et réseaux Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale comme une déclinaison de l'intelligence économique à l'échelle du territoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale : l'intelligence économique appliquée au territoire sous la direction de Ludovic François</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l'origine et les fondements de l'intelligence territoriale : l'intelligence territoriale comme une simple déclinaison de l'intelligence économique à l'échelle du territoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : concepts et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.40-56, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les communs culturels sont passés du numérique aux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/comment-les-communs-culturels-sont-passes-du-numerique-aux-territoires-223760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ObTIC:« Cultures numériques et trajectoires d’insertion professionnelle chez les 16-24 ans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pérocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena A. Siarheyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET INCUBATEUR Laboratoire IMSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DANE ACADEMIE DE NICE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les fondements philosophiques du paradigme évolutionniste en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. AMU - Aix Marseille Université, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000AIX32068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04035675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie politique des communs culturels dans l'environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Côte d'Azur, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04036165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6589,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D968FD5"/>
+    <w:nsid w:val="487D08F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-pelissier-thieriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9809-402X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13740641X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190845377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QBJ1JKML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cumbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.1.291-304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.042.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10427710050025439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J872455F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sarazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Strenchock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Cherrabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-communs-culturels-dans-lecosysteme-numerique/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1778" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.17360" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04035675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000AIX32068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-pelissier-thieriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9809-402X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13740641X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190845377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4_0xkt8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QBJ1JKML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cumbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.2309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.1.291-304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.042.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10427710050025439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J872455F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magkou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sarazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Strenchock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Cherrabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-communs-culturels-dans-lecosysteme-numerique/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1778" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tourismes_et_territoires_des_milieux_des_dispositifs_et_des_hommes_claudine_batazzi_veronique_pillet_anderlini-9782343193496-65094.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.17360" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04035675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000AIX32068" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04036165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>