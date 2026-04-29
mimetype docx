--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -493,174 +493,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapporto testo-immagine : le tavolette da soffitto di Viadana nel contesto letterario medievale franco-italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitelliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XVI, p. 39-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les étranges pérégrinations d’Alexandre le Grand. Explorations sous-marine et céleste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, « Abîmes, abysses, exo-mondes, Explorations en milieux-limites » (75), p. 76-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.15640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.15640⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03912051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03908856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADUIRE POUR CONTREDIRE. LES MONSTRES DES HOMMES</w:t>
               </w:r>
@@ -2245,173 +2245,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Storytelling through architecture: the miniatures of the Cent Nouvelles nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graeme Small. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cent Nouvelles nouvelles (Burgundy-Luxembourg-France, 1458 - c. 1550). Text and Paratext, Codex and Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.P. 175-200, 2023, Texte, Codex &amp; Contexte 23, 978-2-503-58599-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions sur les plafonds peints, entre ‘fonction d’ancrage’ et ‘fonction relais’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché Pradeau; Maud Pérez-Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions : une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 271-289, 2023, 2379060940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371641v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04370212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur un motif folklorique : l’homme au sac</w:t>
               </w:r>
@@ -2632,186 +2632,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des monstres à outrance : de l'amplification à l'excès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Croizy-Naquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire long. L'amplification médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 81-100, 2021, 978-2-37906-066-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Politics of Obscenity in Les Monstres des hommes, a Thirteenth Century Manuscript.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelly Labère; Peter Frei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Obscenity in the Age of the Gutenberg Revolution. Obscene Means in Early Modern French and European Print Culture and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 33-45, 2021, 9780367537357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911336v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03911329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scatologie à l’eschatologie.</w:t>
               </w:r>
@@ -3214,51 +3214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannibalisme aristocratique et monstruosité politique dans &amp;quot;Les monstres des hommes&amp;quot; (BnF fr. 15106)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Pavlevski-Malingre; Alicia Servier; Adeline Latimier-Ionoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilleux et marges dans le livre profane à la fin du Moyen Âge (XIIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les études du RILMA (8), Brepols, p. 47-64, 2017</w:t>
@@ -5100,177 +5100,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'image relit le texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013, 287854580X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912099v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04000699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Adaptation comique</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="917902D9"/>
+    <w:nsid w:val="5E47B697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-perez-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131976796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139889386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.37379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945817718650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6LNSVM7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Jacquemard-Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.102.0345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. A. Ross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503581057-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fronska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigebert Himmelsbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaternio.ch/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100856950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316711798.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Butt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bult&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11067-book-08535139-9782745351395.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10862-book-08534880-9782745348807.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503554143-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442661301-015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Min Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503551586-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/savoirs-et-savants-dans-la-litterature-moyen-age-xxe-siecle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4418-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.3.3161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-LWS1R69K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-03911865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03910028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01638013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-perez-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131976796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139889386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.37379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945817718650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6LNSVM7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Jacquemard-Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.102.0345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. A. Ross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503581057-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fronska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigebert Himmelsbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaternio.ch/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100856950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316711798.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Butt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bult&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11067-book-08535139-9782745351395.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10862-book-08534880-9782745348807.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503554143-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442661301-015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Min Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503551586-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/savoirs-et-savants-dans-la-litterature-moyen-age-xxe-siecle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4418-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.3.3161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-LWS1R69K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-03911865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03910028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01638013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>