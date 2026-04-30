--- v1 (2026-04-29)
+++ v2 (2026-04-30)
@@ -2245,173 +2245,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions sur les plafonds peints, entre ‘fonction d’ancrage’ et ‘fonction relais’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Hériché Pradeau; Maud Pérez-Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscriptions : une matière en toutes lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 271-289, 2023, 2379060940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Storytelling through architecture: the miniatures of the Cent Nouvelles nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graeme Small. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cent Nouvelles nouvelles (Burgundy-Luxembourg-France, 1458 - c. 1550). Text and Paratext, Codex and Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.P. 175-200, 2023, Texte, Codex &amp; Contexte 23, 978-2-503-58599-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370212v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04371641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur un motif folklorique : l’homme au sac</w:t>
               </w:r>
@@ -2632,186 +2632,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Politics of Obscenity in Les Monstres des hommes, a Thirteenth Century Manuscript.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelly Labère; Peter Frei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Obscenity in the Age of the Gutenberg Revolution. Obscene Means in Early Modern French and European Print Culture and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 33-45, 2021, 9780367537357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des monstres à outrance : de l'amplification à l'excès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire long. L'amplification médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 81-100, 2021, 978-2-37906-066-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911329v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03911336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scatologie à l’eschatologie.</w:t>
               </w:r>
@@ -3214,51 +3214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannibalisme aristocratique et monstruosité politique dans &amp;quot;Les monstres des hommes&amp;quot; (BnF fr. 15106)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Pavlevski-Malingre; Alicia Servier; Adeline Latimier-Ionoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilleux et marges dans le livre profane à la fin du Moyen Âge (XIIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les études du RILMA (8), Brepols, p. 47-64, 2017</w:t>
@@ -3281,522 +3281,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relations texte/image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Baschet; Pierre-Olivier Dittmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'atelier du médiéviste, ﻿﻿﻿978-2-503-55158-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science And Learning In The Middle Ages: Le Roman D’Alexandre En Prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Markus Stock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander the Great in the Middle Ages. Transcultural Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.217-243, 2015, 9781442661301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/9781442661301-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Deux façons de raconter la même histoire : deux manuscrits jumeaux du Roman d’Alexandre d’Alexandre de Paris (BnF, fr. 790 et 1590) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) Matérialité des textes, contextes et paratextes: des lectures originales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexander redivivus (AR 7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-503-55414-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Markus Stock. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Conseils pour lire un texte en ancien français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erik Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexander the Great in the Middle Ages. Transcultural Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodologie de la lecture linéaire des textes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 19-21, 2014, 978-2878546514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Die Geburt einer literarischen Tradition », « Beschreibung der Miniaturen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, L'atelier du médiéviste, ﻿﻿﻿978-2-503-55158-6</w:t>
+              <w:t xml:space="preserve">Der PariserAlexanderroman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quadernio Verlag Luzern, p. 11-24 et 25-76, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sources iconographiques et textuelles de la rencontre entre Bucéphale et Alexandre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Barbe; Laura Stagno; Elisabetta Villari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire d'Alexandre le Grand dans les tapisseries au XVe siècle, Fortune iconographique dans les tapisseries et les manuscrits conservés. La tenture d’Alexandre de la collection Doria Pamphilj à Gênes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studies in Western Tapestry (5), Brepols, p. 111-121 et 203-226, 2014, 978-2503547459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912025v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03912075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La farce de Maître Pathelin (XVe siècle) »</w:t>
               </w:r>
@@ -4717,51 +4717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination d’une anthologie de textes sur la guerre, p. 151-201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5100,177 +5100,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'image relit le texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013, 287854580X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000699v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03912099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Adaptation comique</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E47B697"/>
+    <w:nsid w:val="CCA5305F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-perez-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131976796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139889386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.37379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945817718650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6LNSVM7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Jacquemard-Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.102.0345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. A. Ross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503581057-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fronska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigebert Himmelsbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaternio.ch/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100856950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316711798.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Butt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bult&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11067-book-08535139-9782745351395.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10862-book-08534880-9782745348807.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503554143-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442661301-015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Min Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503551586-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/savoirs-et-savants-dans-la-litterature-moyen-age-xxe-siecle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4418-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.3.3161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-LWS1R69K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-03911865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03910028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01638013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-perez-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131976796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139889386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.37379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945817718650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6LNSVM7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Jacquemard-Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.102.0345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. A. Ross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503581057-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fronska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigebert Himmelsbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaternio.ch/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100856950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316711798.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Butt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bult&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11067-book-08535139-9782745351395.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10862-book-08534880-9782745348807.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Min Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503551586-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442661301-015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503554143-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/savoirs-et-savants-dans-la-litterature-moyen-age-xxe-siecle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4418-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.3.3161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-LWS1R69K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-03911865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03910028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01638013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>