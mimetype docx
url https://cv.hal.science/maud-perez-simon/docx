--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2245,173 +2245,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Storytelling through architecture: the miniatures of the Cent Nouvelles nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graeme Small. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cent Nouvelles nouvelles (Burgundy-Luxembourg-France, 1458 - c. 1550). Text and Paratext, Codex and Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.P. 175-200, 2023, Texte, Codex &amp; Contexte 23, 978-2-503-58599-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions sur les plafonds peints, entre ‘fonction d’ancrage’ et ‘fonction relais’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché Pradeau; Maud Pérez-Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions : une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 271-289, 2023, 2379060940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371641v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04370212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur un motif folklorique : l’homme au sac</w:t>
               </w:r>
@@ -2632,186 +2632,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des monstres à outrance : de l'amplification à l'excès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Croizy-Naquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire long. L'amplification médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 81-100, 2021, 978-2-37906-066-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Politics of Obscenity in Les Monstres des hommes, a Thirteenth Century Manuscript.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelly Labère; Peter Frei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Obscenity in the Age of the Gutenberg Revolution. Obscene Means in Early Modern French and European Print Culture and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 33-45, 2021, 9780367537357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911336v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03911329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scatologie à l’eschatologie.</w:t>
               </w:r>
@@ -3036,229 +3036,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'image narratrice dans le « Roman d'Othovien ». Chantilly, Musée Condé MS 652</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux; Matthieu Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art du récit à la cour de Bourgogne. L'activité de Jean Wavrin et de son atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 331-347, 2018, 978-2-7453-4880-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'image narratrice dans le Roman d'Othovyen (Chantilly, Musée Condé, ms. 652)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Devaux; Matthieu Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ART DU RÉCIT À LA COUR DE BOURGOGNE. L'ACTIVITÉ DE JEAN DE WAVRIN ET DE SON ATELIER Actes du colloque int. organisé par l'Univ. du Littoral à Dunkerque les 24 et 25 octobre 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque deu XVe siècle (84), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-348, 2018, 9782745348807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02503260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannibalisme aristocratique et monstruosité politique dans &amp;quot;Les monstres des hommes&amp;quot; (BnF fr. 15106)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Pavlevski-Malingre; Alicia Servier; Adeline Latimier-Ionoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilleux et marges dans le livre profane à la fin du Moyen Âge (XIIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les études du RILMA (8), Brepols, p. 47-64, 2017</w:t>
@@ -3281,849 +3281,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Deux façons de raconter la même histoire : deux manuscrits jumeaux du Roman d’Alexandre d’Alexandre de Paris (BnF, fr. 790 et 1590) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) Matérialité des textes, contextes et paratextes: des lectures originales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander redivivus (AR 7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-503-55414-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science And Learning In The Middle Ages: Le Roman D’Alexandre En Prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Markus Stock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander the Great in the Middle Ages. Transcultural Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.217-243, 2015, 9781442661301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/9781442661301-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations texte/image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye-Min Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Baschet; Pierre-Olivier Dittmar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'atelier du médiéviste, ﻿﻿﻿978-2-503-55158-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Markus Stock. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Roman d'Alexandre en vers à l'épreuve de la compilation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Bohnert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexander the Great in the Middle Ages. Transcultural Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Anthologie. Histoire et enjeux d'une forme éditoriale du Moyen Âge, au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sources iconographiques et textuelles de la rencontre entre Bucéphale et Alexandre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Barbe; Laura Stagno; Elisabetta Villari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) Matérialité des textes, contextes et paratextes: des lectures originales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-503-55414-3</w:t>
+              <w:t xml:space="preserve">L'Histoire d'Alexandre le Grand dans les tapisseries au XVe siècle, Fortune iconographique dans les tapisseries et les manuscrits conservés. La tenture d’Alexandre de la collection Doria Pamphilj à Gênes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studies in Western Tapestry (5), Brepols, p. 111-121 et 203-226, 2014, 978-2503547459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conseils pour lire un texte en ancien français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la lecture linéaire des textes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 19-21, 2014, 978-2878546514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Die Geburt einer literarischen Tradition », « Beschreibung der Miniaturen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der PariserAlexanderroman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quadernio Verlag Luzern, p. 11-24 et 25-76, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La farce de Maître Pathelin (XVe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la lecture linéaire des textes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 29-34, 2014, 978-2878546514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Céline Bohnert. </w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du texte à l'image et de l'image au texte : en pratique et en théorie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Hériché Pradeau; Maud Pérez-Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Anthologie. Histoire et enjeux d'une forme éditoriale du Moyen Âge, au XXIe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Quand l'image relit le texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 11-38, 2013, 287854580X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l’image et de l’image au texte : en pratique et en théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 11-38, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001149v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03912104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre le Grand, métamorphoses d'un portrait »</w:t>
               </w:r>
@@ -4717,51 +4717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination d’une anthologie de textes sur la guerre, p. 151-201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Milland-Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4927,51 +4927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions: une matière en toutes lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5100,177 +5100,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'image relit le texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013, 287854580X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912099v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04000699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Adaptation comique</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCA5305F"/>
+    <w:nsid w:val="796BE070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-perez-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131976796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139889386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.37379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945817718650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6LNSVM7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Jacquemard-Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.102.0345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. A. Ross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503581057-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fronska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigebert Himmelsbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaternio.ch/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100856950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316711798.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Butt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bult&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11067-book-08535139-9782745351395.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10862-book-08534880-9782745348807.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Min Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503551586-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442661301-015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503554143-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/savoirs-et-savants-dans-la-litterature-moyen-age-xxe-siecle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4418-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.3.3161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-LWS1R69K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-03911865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03910028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01638013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-perez-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-6264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131976796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202257030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139889386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.37379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945817718650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6LNSVM7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Jacquemard-Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.102.0345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233; Pradeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. A. Ross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503581057-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fronska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigebert Himmelsbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaternio.ch/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100856950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316711798.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Butt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bult&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11067-book-08535139-9782745351395.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10862-book-08534880-9782745348807.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503554143-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442661301-015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Min Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503551586-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/savoirs-et-savants-dans-la-litterature-moyen-age-xxe-siecle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4418-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BURG-EB.3.3161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-LWS1R69K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-03911865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03910028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Puchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83555" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.10440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01638013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03908853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>