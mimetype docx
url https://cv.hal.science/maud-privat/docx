--- v0 (2026-03-30)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of PTEN mosaicism: the relevance of additional tumor DNA sequencing. A case report and review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case Series of 11 CDH1 Families (47 Carriers) Including Incidental Findings, Signet Ring Cell Colon Cancer and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Cavaillé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
+                <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12920-023-01600-0⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (9), pp.1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14091677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209674v1</w:t>
+                <w:t xml:space="preserve">hal-04298164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Series of 11 CDH1 Families (47 Carriers) Including Incidental Findings, Signet Ring Cell Colon Cancer and Review of the Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection Rate and Spectrum of Pathogenic Variations in a Cohort of 83 Patients with Suspected Hereditary Risk of Kidney Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zangbéwendé Guy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ceruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (9), pp.1677. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes14091677⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14111991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298164v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Rate and Spectrum of Pathogenic Variations in a Cohort of 83 Patients with Suspected Hereditary Risk of Kidney Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of PTEN mosaicism: the relevance of additional tumor DNA sequencing. A case report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zangbéwendé Guy Ouedraogo</w:t>
+                <w:t xml:space="preserve">Delphine Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ceruti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathis Lepage</w:t>
+                <w:t xml:space="preserve">Viorel Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
+                <w:t xml:space="preserve">Virginie Bubien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (11), pp.1991. </w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes14111991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12920-023-01600-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381746v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare duplication of the CDC73 gene and atypical hyperparathyroidism‐jaw tumor syndrome: A case report and review of the literature</w:t>
               </w:r>
@@ -1757,51 +1757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kossai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9)</w:t>
@@ -1824,831 +1824,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of extended panel sequencing in 1530 patients referred for suspicion of hereditary predisposition to adult cancers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high expression ratio of RhoA/RhoB is associated with the migratory and invasive properties of basal-like Breast Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Ponelle‐chachuat</w:t>
+                <w:t xml:space="preserve">Amélie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gay‐bellile</w:t>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (17), pp.2799-2808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/ijms.43101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992976v1</w:t>
+                <w:t xml:space="preserve">hal-03009114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 11 candidate genes in 849 adult patients with suspected hereditary cancer predisposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
+                <w:t xml:space="preserve">Skipping Nonsense to Maintain Function: The Paradigm of BRCA2 Exon 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy L.S. Mesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guillaud-Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22911⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (7), pp.1374-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014219v1</w:t>
+                <w:t xml:space="preserve">hal-02929535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is BRCA2 involved in early onset colorectal cancer risk?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Feedback of extended panel sequencing in 1530 patients referred for suspicion of hereditary predisposition to adult cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle‐chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay‐bellile</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Pebrel‐richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 97 (4), pp.668-669. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02518337v1</w:t>
+                <w:t xml:space="preserve">hal-02992976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+                <w:t xml:space="preserve">Analysis of 11 candidate genes in 849 adult patients with suspected hereditary cancer predisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917129v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high expression ratio of RhoA/RhoB is associated with the migratory and invasive properties of basal-like Breast Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is BRCA2 involved in early onset colorectal cancer risk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay‐bellile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ioana Molnar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pebrel‐richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/ijms.43101⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (4), pp.668-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009114v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skipping Nonsense to Maintain Function: The Paradigm of BRCA2 Exon 12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Meulemans</w:t>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy L.S. Mesman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caputo</w:t>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Krieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Guillaud-Bataille</w:t>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (7), pp.1374-1386. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.12922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-2491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929535v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxydation And Cell Migration Genes Are Identified as Potential Therapeutic Targets in Basal-Like and BRCA1 Mutated Breast Cancer Cell Lines</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Onset Multiple Primary Tumors in Atypical Presentation of Cowden Syndrome Identified by Whole-Exome-Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ponelle-Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Uhrhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.353. </w:t>
@@ -2896,295 +2896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-10b, miR-26a, miR-146a And miR-153 Expression in Triple Negative Vs Non Triple Negative Breast Cancer: Potential Biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TERT promoter status and gene copy number gains: effect on TERT expression and association with prognosis in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Fkih M'Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Privat</w:t>
+                <w:t xml:space="preserve">Lauren Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Trimeche</w:t>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Jean Bignon</w:t>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology and Oncology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4), pp.815 - 827. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (44), pp.77540-77551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12253-017-0188-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.20560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675246v1</w:t>
+                <w:t xml:space="preserve">hal-01652833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERT promoter status and gene copy number gains: effect on TERT expression and association with prognosis in breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">miR-10b, miR-26a, miR-146a And miR-153 Expression in Triple Negative Vs Non Triple Negative Breast Cancer: Potential Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Veronese</w:t>
+                <w:t xml:space="preserve">Insaf Fkih M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Combes</w:t>
+                <w:t xml:space="preserve">Mounir Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Eymard-Pierre</w:t>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+                <w:t xml:space="preserve">Yves-Jean Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (44), pp.77540-77551. </w:t>
+              <w:t xml:space="preserve">Pathology and Oncology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.815 - 827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.20560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12253-017-0188-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652833v1</w:t>
+                <w:t xml:space="preserve">hal-01675246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hypoxia-related gene expression as a potential approach for clinical outcome prediction in breast cancer</w:t>
               </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Guerrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,90 +3304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERCC1 and telomere status in breast tumours treated with neoadjuvant chemotherapy and their association with patient prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay-Bellile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ponelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,636 +3749,511 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.102438 - 102438</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639617v1</w:t>
+                <w:t xml:space="preserve">hal-02633594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRCA1 Induces Major Energetic Metabolism Reprogramming in Breast Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a New Probiotic Saccharomyces cerevisiae Strain on Survival of Escherichia coli O157:H7 in a Dynamic Gastrointestinal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.1127 - 1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02130-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633594v1</w:t>
+                <w:t xml:space="preserve">hal-02651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a New Probiotic Saccharomyces cerevisiae Strain on Survival of Escherichia coli O157:H7 in a Dynamic Gastrointestinal Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breast cancer cell response to genistein is conditioned by BRCA1 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379 (3), pp.785-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.12.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02130-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651064v1</w:t>
+                <w:t xml:space="preserve">hal-02667386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer cell response to genistein is conditioned by BRCA1 mutations</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">BRCA1 Downregulation leads to premature inactivation of spindle checkpoint and confers Paclitaxel resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chabalier</w:t>
+                <w:t xml:space="preserve">C. Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lamare</w:t>
+                <w:t xml:space="preserve">C. Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Racca</w:t>
+                <w:t xml:space="preserve">M. Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (9), pp.1001-1007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/cc.5.9.2726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,91 +4263,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of new candidate genes of predisposition to serous ovarian cancer using whole-exome-sequencing of 16 patients with a familial form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Menicucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Ponelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,65 +4366,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Human Genetics Virtual Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4696,51 +4571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.70086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Godiveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1538924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Kelleci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Abbasoglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.70060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/4830045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crampon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Achim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bubien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01600-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangb&#233;wend&#233; Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ceruti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay-Bellile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14111991" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04059687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Garrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03375857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Golmard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;one" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillaud-Bataille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle&#8208;chachuat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay&#8208;bellile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13864" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel&#8208;richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13679" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijms.43101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02929535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Meulemans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy L.S. Mesman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krieger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamisier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijms.20508" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Fkih M'Hamed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Trimeche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Jean Bignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-017-0188-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Veronese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20560" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rossignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175960" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjp2.52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Decousus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-38" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnould" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Communal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.151" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49LK1HXB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamare" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Racca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Privat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Valette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.5.9.2726" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menicucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle-Chachuat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.70086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Godiveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ginzac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1538924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Kelleci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Abbasoglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.70060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/4830045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kossai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangb&#233;wend&#233; Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ceruti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay-Bellile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14111991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cavaill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crampon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Achim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bubien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01600-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04059687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Garrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Selenica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Won" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00334-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03375857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Golmard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;one" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillaud-Bataille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khaled" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijms.43101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02929535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Meulemans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy L.S. Mesman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krieger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-2491" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle&#8208;chachuat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay&#8208;bellile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pebrel&#8208;richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamisier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijms.20508" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Veronese" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Eymard-Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Fkih M'Hamed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Trimeche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Jean Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-017-0188-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Guerrab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rossignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175960" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjp2.52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ponelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Decousus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-38" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnould" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Communal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.151" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49LK1HXB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamare" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Racca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Privat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Valette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.5.9.2726" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menicucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>