--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6505 +234,8581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509533v1</w:t>
+                <w:t xml:space="preserve">hal-05509569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal activity during walking in normal and pathological aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémentation de l’évaluation de l’aptitude à la conduite automobile à l’aide d’un simulateur dans le parcours de soin des personnes âgées présentant des troubles neurocognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Delphin-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.05.113⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.513-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469471v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-sessions test-retest reliability of prefrontal cortical activity during usual walking in patients with Parkinson’s Disease: A fNIRS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ranchet</w:t>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Hoang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (175), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157290v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Automation for Older Adults with Preclinical Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two profiles of post-stroke drivers based on their driving perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedram Ahmadnezhad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kondyli</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000531263⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2024.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469293v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fitness-to-drive recommendations in post-stroke patients: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stroke and Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jstrokecerebrovasdis.2024.107781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444293v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Driving Automation for Older Adults with Preclinical Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedram Ahmadnezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kondyli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021208⟩</w:t>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (11), pp.1307-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000531263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453767v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity during dual task gait and balance in aging and age-related neurodegenerative conditions: A systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prefrontal activity during walking in normal and pathological aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110756⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.05.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582148v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Left and Right Cortical Activity Arising from Preferred Walking Speed in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Ettaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23083986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of advanced age on driving safety in older adults with medical conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between-sessions test-retest reliability of prefrontal cortical activity during usual walking in patients with Parkinson’s Disease: A fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000486511⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.99 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701463v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cognitive demand on functional visual field performance in senior drivers with glaucoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Editorial: Cognition and mobility with aging or neurological conditions: Assessment and interventions strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00286⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1089584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576407v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of On-road Driving in Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Anschutz</w:t>
+                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.100128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475850v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupillary response to cognitive workload during saccadic tasks in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Take-over performance of older drivers in automated driving: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.03.043⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp 347-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510129v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive workload across the spectrum of cognitive impairments: A systematic review of physiological measures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Increased prefrontal activity during usual walking in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp 9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560604v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Unsafe Driving Across Medical Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mayocp.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701120v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative therapeutic educational program to support older drivers with cognitive disorders: Description of a randomized controlled trial study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Delphin-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.901100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366184v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving after concussion: Is it safe to drive after symptoms resolve?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measuring the Cognitive Workload During Dual-Task Walking in Young Adults: A Combination of Neurophysiological and Subjective Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2016.4668⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.592532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425252v3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcycle conspicuity through innovative headlight configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Driving in Parkinson Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergun Y. Uc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.05.011⟩</w:t>
+              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (1), pp 141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cger.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357510v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.601686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471801v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.164833-164843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865320v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Visual search during simulated driving in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.105328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2019.105328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975974v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain activity during dual task gait and balance in aging and age-related neurodegenerative conditions: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Kahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel R. Vukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly E. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.110756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of advanced age on driving safety in older adults with medical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000486511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance-based visual field testing for drivers with glaucoma: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp. 715-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2018.1508834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of cognitive demand on functional visual field performance in senior drivers with glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswa Gangeddula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of On-road Driving in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Abisamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (7), pp.1332-1338.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475850v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pupillary response to cognitive workload during saccadic tasks in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Orlosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraj Qadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 327, pp. 162-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510129v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive workload across the spectrum of cognitive impairments: A systematic review of physiological measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.516-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Unsafe Driving Across Medical Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (9), pp. 1341-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mayocp.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366184v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving motorcycle conspicuity through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving after concussion: Is it safe to drive after symptoms resolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole L Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Tomporowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.1571-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2016.4668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425252v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Specific Executive Functions on Driving Performance in People with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergun y Uc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (14), pp. 1941-1948,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.25660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (4), pp. 98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000338264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impaired updating ability in drivers with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp.2009.203166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’épilepsie sur les pratiques de conduite automobile : effet du genre</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05509569v1</w:t>
+                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables et analyses associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L9.2, Université gustave eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEhicule DEcarboné et COmmuniquant et sa mobilité. 2025, 77p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement normal et maladie de Parkinson : décrypter les changements neurophysiologiques affectant la marche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Luauté</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des aides et assistances actuelles par les conducteurs âgés, et acceptabilité de véhicules de plus en plus automatisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L6.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022, p37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05509522v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aptitude à la conduite. Dossier thématique Sécurité routière n°14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables et analyses associées</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05504043v1</w:t>
+                <w:t xml:space="preserve">Reprise de la conduite automobile après un AVC : où en est-on en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-05474538v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des aides et assistances actuelles par les conducteurs âgés, et acceptabilité de véhicules de plus en plus automatisés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05474486v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Chute des personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAMIH, Jul 2021, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of an Immersive Simulation Platform to Study Interactions between Automated Vehicles and Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04442551v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chira 2020, Proceedings of the 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-05474789v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude à la conduite. Dossier thématique Sécurité routière n°14</w:t>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Driving in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Traumatisme Crânien, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation. 35ème congrès de la SOMFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444456v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation sur route des aptitudes à la reprise de la conduite automobile chez des patients post-AVC : Intérêt des caméras embarquées dans le véhicule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesure de l'activité cérébrale pendant la marche dans la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reprise de la conduite automobile après lésion cérébrale acquise : Actualités et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Traumatisme Crânien, Sep 2022, Ploemeur, France</w:t>
+              <w:t xml:space="preserve">EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, LYON, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444396v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PARACHUTE : Personnes âgées et Risque de chute</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emulation of Physician Tasks in Eye tracked Virtual Reality for Remote Diagnosis of Neurodegenerative Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Orlosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chute des personnes âgées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR - Virtual Reality, IEEE Annual International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LOS ANGELES, United States. 10 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2657018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444492v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Unsafe Driving Risk in Medical Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine, ATLANTA, ETATS-UNIS, 2017-10-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, ATLANTA, United States. p e46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2017.08.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166267v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'activité cérébrale pendant la marche dans la maladie de Parkinson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Visual scanning and pupil dilation in second language acquisition and translation Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Biasetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, LYON, France. 2 p</w:t>
+              <w:t xml:space="preserve">Languages, Linguistics and Technology: New Trends in Language Teaching, Interpreting and Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, FORLI, Italy. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385460v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation of Physician Tasks in Eye tracked Virtual Reality for Remote Diagnosis of Neurodegenerative Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Visual search of road signs in Parkinson's disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR - Virtual Reality, IEEE Annual International Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2657018⟩</w:t>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. pp. e7-e8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458285v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual scanning and pupil dilation in second language acquisition and translation Tasks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Fitness-to-drive disagreements in patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages, Linguistics and Technology: New Trends in Language Teaching, Interpreting and Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. p. e8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704488v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fitness-to-drive agreements after stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abiodun Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459194v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness-to-drive agreements after stroke</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. 2 p</w:t>
+              <w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400301v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness-to-drive disagreements in patients with dementia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Establishing a framework for driving rehabilitation in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.020⟩</w:t>
+              <w:t xml:space="preserve">2016 American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, IL, United States. pp.e4-e5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400305v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a framework for driving rehabilitation in multiple sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Driving After Concussion: Is it Safe to Drive After Symptoms Resolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Congress of Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concussion in Sport 5th International Consensus Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, BERLIN, Germany. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467076v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving After Concussion: Is it Safe to Drive After Symptoms Resolve?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concussion in Sport 5th International Consensus Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, BERLIN, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458163v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual search of road signs in Parkinson's disease: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire COTITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400310v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovative motorcycle headlight design as a short-term solution for improving motorcycle visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
+              <w:t xml:space="preserve">ISAL 2015 - International Symposium on Automotive Lighting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Darmstadt, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199495v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire COTITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
+              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217310v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative motorcycle headlight design as a short-term solution for improving motorcycle visibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAL 2015 - International Symposium on Automotive Lighting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Darmstadt, Germany. 10p</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217358v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference VISION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of driver age on the detection of vulnerable road users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059004v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
+              <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214424v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of driver age on the detection of vulnerable road users</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058956v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la perception des motocycles par les automobilistes à l'approche d'une intersection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t>
+              <w:t xml:space="preserve">Séminaire du GERI 'Deux roues motorisés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301705v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcyclists through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Automotive Lighting (ISAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Germany. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6742,904 +8818,1741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement et/ou de la pathologie sur la mobilité : Implication des fonctions cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Lyon 1 - Claude Bernard, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04382078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accident vasculaire cérébral et reprise de la conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leguiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER : Actualités en Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d'utilisation de l'automobile : regards sur les conducteurs âgés. In : La sécurité routière en France: quand la recherche fait son bilan et trace des perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gabaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d&amp;apos;utilisation de l&amp;apos;automobile : regards sur les conducteurs âgés. In : La sécurité routière en France: quand la recherche fait son bilan et trace des perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L&amp;apos;Harmattan, 2 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive determinants of visual search in patients with Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857922v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t>
+              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857944v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Effects of an intensive rehabilitation program (Sirocco) on prefrontal activity during walking in patients with Parkinson Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857929v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Unsafe Driving Risk in Medical Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploring the cognitive workload during a visual search task in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, GA, United States. </w:t>
+              <w:t xml:space="preserve">MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders, 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721056v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cognitive Demand on Visual Field Performance in Senior Drivers with Glaucoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'un programme intensif auprès de patients atteints de la maladie de Parkinson : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 31èmes Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bron, France. 1 p, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414524v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive determinants of visual search in patients with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e253, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tchoulfayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Delphin-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027101v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Analysis of Unsafe Driving Risk in Medical Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun E. Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, GA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Cognitive Demand on Visual Field Performance in Senior Drivers with Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswa Gangeddula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, GA, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7786,51 +10699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ranchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derollepot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04469293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadnezhad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kondyli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000531263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kahya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Moon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Vukas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Lyons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110756" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701463v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Emmanuel Akinwuntan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswa Gangeddula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bollinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475850v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Backus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Abisamra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anschutz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.10.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510129v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Orlosky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Qadir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.03.043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560604v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Morgan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.06.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425252v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Hoffman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2016.4668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lequeux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Temmerman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2657018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Biasetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Botero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467076v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458163v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hoffman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toinette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun E. Akinwuntan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2024.107781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04469293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadnezhad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burns" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kondyli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000531263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ettaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ranchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derollepot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1089584" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.01.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Llorens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.901100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun Y. Uc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2019.09.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morgan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Akinwuntan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kahya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Moon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Vukas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Lyons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701463v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Emmanuel Akinwuntan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Conn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1508834" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswa Gangeddula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475850v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Backus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Abisamra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anschutz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.10.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510129v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Orlosky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Qadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.03.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560604v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Morgan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.05.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425252v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2016.4668" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lequeux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Temmerman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2657018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.141" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Biasetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Botero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400305v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467076v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458163v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hoffman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toinette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027305v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384125v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414524v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.587" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun E. Akinwuntan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>