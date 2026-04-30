--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1489,425 +1489,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Hoang</w:t>
+                <w:t xml:space="preserve">Increased prefrontal activity during usual walking in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ranchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Devos</w:t>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp 9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514840v1</w:t>
+                <w:t xml:space="preserve">hal-03585339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-over performance of older drivers in automated driving: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87, pp 347-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased prefrontal activity during usual walking in aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Derollepot</w:t>
+                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+                <w:t xml:space="preserve">H. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174, pp 9-16. </w:t>
+              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.100128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585339v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t>
               </w:r>
@@ -2151,395 +2151,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Cognitive Workload During Dual-Task Walking in Young Adults: A Combination of Neurophysiological and Subjective Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.592532⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.601686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027094v1</w:t>
+                <w:t xml:space="preserve">hal-03094686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving in Parkinson Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the Cognitive Workload During Dual-Task Walking in Young Adults: A Combination of Neurophysiological and Subjective Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ergun Y. Uc</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cger.2019.09.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.592532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582322v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
+                <w:t xml:space="preserve">Driving in Parkinson Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergun Y. Uc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.601686. </w:t>
+              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (1), pp 141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cger.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094686v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.105328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2824,51 +2824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
@@ -3034,291 +3034,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of advanced age on driving safety in older adults with medical conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanghee Moon</w:t>
+                <w:t xml:space="preserve">Performance-based visual field testing for drivers with glaucoma: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (3), pp. 291-299. </w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp. 715-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000486511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2018.1508834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701463v2</w:t>
+                <w:t xml:space="preserve">hal-02502817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based visual field testing for drivers with glaucoma: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+                <w:t xml:space="preserve">The impact of advanced age on driving safety in older adults with medical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+                <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Conn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (7), pp. 715-721. </w:t>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 291-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15389588.2018.1508834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000486511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502817v1</w:t>
+                <w:t xml:space="preserve">hal-01701463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive demand on functional visual field performance in senior drivers with glaucoma</w:t>
               </w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3428,295 +3428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of On-road Driving in Multiple Sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pupillary response to cognitive workload during saccadic tasks in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Backus</w:t>
+                <w:t xml:space="preserve">Jason Orlosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Abisamra</w:t>
+                <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Anschutz</w:t>
+                <w:t xml:space="preserve">Siraj Qadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (7), pp.1332-1338.e2. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 327, pp. 162-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475850v3</w:t>
+                <w:t xml:space="preserve">hal-01510129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupillary response to cognitive workload during saccadic tasks in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of On-road Driving in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Orlosky</w:t>
+                <w:t xml:space="preserve">Deborah Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Morgan</w:t>
+                <w:t xml:space="preserve">Matt Abisamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siraj Qadir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+                <w:t xml:space="preserve">John Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 327, pp. 162-166. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (7), pp.1332-1338.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510129v2</w:t>
+                <w:t xml:space="preserve">hal-01475850v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload across the spectrum of cognitive impairments: A systematic review of physiological measures</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3845,64 +3845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,382 +3943,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving after concussion: Is it safe to drive after symptoms resolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole L Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Tomporowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.1571-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2016.4668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366184v2</w:t>
+                <w:t xml:space="preserve">hal-01425252v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcycle conspicuity through innovative headlight configurations</w:t>
+                <w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357510v1</w:t>
+                <w:t xml:space="preserve">hal-01366184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving after concussion: Is it safe to drive after symptoms resolve?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving motorcycle conspicuity through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Miller</w:t>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Tomporowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (8), pp.1571-1578. </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.119-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/neu.2016.4668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425252v3</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
               </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.187-193. </w:t>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5146,64 +5146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des aides et assistances actuelles par les conducteurs âgés, et acceptabilité de véhicules de plus en plus automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,51 +5277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L6.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022, p37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5343,90 +5343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5500,64 +5500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -6411,51 +6411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of Physician Tasks in Eye tracked Virtual Reality for Remote Diagnosis of Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Orlosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR - Virtual Reality, IEEE Annual International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, LOS ANGELES, United States. 10 p, </w:t>
@@ -6571,64 +6571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6796,64 +6796,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual search of road signs in Parkinson's disease: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. pp. e7-e8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6881,347 +6881,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness-to-drive disagreements in patients with dementia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400305v1</w:t>
+                <w:t xml:space="preserve">hal-01459194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness-to-drive agreements after stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abiodun Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitness-to-drive disagreements in patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. p. e8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459194v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a framework for driving rehabilitation in multiple sclerosis</w:t>
               </w:r>
@@ -7233,64 +7233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chicago, IL, United States. pp.e4-e5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7324,51 +7324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving After Concussion: Is it Safe to Drive After Symptoms Resolve?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concussion in Sport 5th International Consensus Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, BERLIN, Germany. 1 p</w:t>
@@ -7488,64 +7488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7609,64 +7609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire COTITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,64 +7730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAL 2015 - International Symposium on Automotive Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Darmstadt, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,398 +7806,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214424v1</w:t>
+                <w:t xml:space="preserve">hal-01059004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
+                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
+              <w:t xml:space="preserve">International Conference VISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059004v1</w:t>
+                <w:t xml:space="preserve">hal-01471761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference VISION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
+              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471761v1</w:t>
+                <w:t xml:space="preserve">hal-01214424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of driver age on the detection of vulnerable road users</w:t>
               </w:r>
@@ -8302,269 +8302,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t>
+              <w:t xml:space="preserve">International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301705v1</w:t>
+                <w:t xml:space="preserve">hal-01300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
+              <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300566v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la perception des motocycles par les automobilistes à l'approche d'une intersection ?</w:t>
               </w:r>
@@ -8602,51 +8602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GERI 'Deux roues motorisés'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. 9p</w:t>
@@ -8727,51 +8727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Automotive Lighting (ISAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Germany. 7p</w:t>
@@ -9064,51 +9064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle d'utilisation de l'automobile : regards sur les conducteurs âgés. In : La sécurité routière en France: quand la recherche fait son bilan et trace des perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,277 +9185,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
+              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027091v2</w:t>
+                <w:t xml:space="preserve">hal-03028119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
+              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028119v1</w:t>
+                <w:t xml:space="preserve">hal-03027091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intensive rehabilitation program (Sirocco) on prefrontal activity during walking in patients with Parkinson Disease</w:t>
               </w:r>
@@ -9579,64 +9579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the cognitive workload during a visual search task in Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10206,51 +10206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10314,51 +10314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun E. Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10448,51 +10448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10699,51 +10699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2024.107781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04469293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadnezhad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burns" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kondyli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000531263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ettaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ranchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derollepot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1089584" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.01.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Llorens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.901100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun Y. Uc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2019.09.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morgan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Akinwuntan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kahya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Moon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Vukas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Lyons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701463v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Emmanuel Akinwuntan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Conn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1508834" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswa Gangeddula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475850v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Backus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Abisamra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anschutz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.10.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510129v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Orlosky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Qadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.03.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560604v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Morgan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.05.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425252v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2016.4668" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lequeux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Temmerman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2657018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.141" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Biasetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Botero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400305v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467076v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458163v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hoffman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toinette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027305v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384125v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414524v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.587" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun E. Akinwuntan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2024.107781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04469293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadnezhad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burns" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kondyli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000531263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ettaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ranchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derollepot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1089584" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.01.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Llorens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.901100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun Y. Uc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2019.09.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morgan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Akinwuntan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kahya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Moon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Vukas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Lyons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bollinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Conn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Emmanuel Akinwuntan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1508834" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701463v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswa Gangeddula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510129v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Orlosky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Qadir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.03.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475850v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Backus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Abisamra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anschutz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.10.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560604v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Morgan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425252v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Schmidt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Hoffman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2016.4668" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.05.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lequeux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Temmerman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2657018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.141" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Biasetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Botero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467076v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458163v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hoffman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toinette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027305v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384125v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414524v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.587" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun E. Akinwuntan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>