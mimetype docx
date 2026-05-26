--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -896,265 +896,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Automation for Older Adults with Preclinical Alzheimer’s Disease</w:t>
+                <w:t xml:space="preserve">Prefrontal activity during walking in normal and pathological aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedram Ahmadnezhad</w:t>
+                <w:t xml:space="preserve">I. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Burns</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000531263⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.05.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469293v1</w:t>
+                <w:t xml:space="preserve">hal-04469471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal activity during walking in normal and pathological aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between-sessions test-retest reliability of prefrontal cortical activity during usual walking in patients with Parkinson’s Disease: A fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
+                <w:t xml:space="preserve">R Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paire-Ficout</w:t>
+                <w:t xml:space="preserve">L Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.45. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.99 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2023.05.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469471v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left and Right Cortical Activity Arising from Preferred Walking Speed in Older Adults</w:t>
               </w:r>
@@ -1268,1278 +1251,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-sessions test-retest reliability of prefrontal cortical activity during usual walking in patients with Parkinson’s Disease: A fNIRS study</w:t>
+                <w:t xml:space="preserve">Driving Automation for Older Adults with Preclinical Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ranchet</w:t>
+                <w:t xml:space="preserve">Pedram Ahmadnezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Hoang</w:t>
+                <w:t xml:space="preserve">Jeffrey Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Derollepot</w:t>
+                <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Paire-Ficout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Kondyli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103, pp.99 - 105. </w:t>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (11), pp.1307-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000531263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157290v1</w:t>
+                <w:t xml:space="preserve">hal-04469293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Cognition and mobility with aging or neurological conditions: Assessment and interventions strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Devos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1089584⟩</w:t>
+              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.100128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441610v1</w:t>
+                <w:t xml:space="preserve">hal-03514840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased prefrontal activity during usual walking in aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+                <w:t xml:space="preserve">Take-over performance of older drivers in automated driving: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.01.011⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp 347-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585339v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take-over performance of older drivers in automated driving: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Gasne</w:t>
+                <w:t xml:space="preserve">Increased prefrontal activity during usual walking in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp 9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776676v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514840v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An innovative therapeutic educational program to support older drivers with cognitive disorders: Description of a randomized controlled trial study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Delphin-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.901100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444293v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative therapeutic educational program to support older drivers with cognitive disorders: Description of a randomized controlled trial study protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Cognition and mobility with aging or neurological conditions: Assessment and interventions strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.901100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1089584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441723v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the Cognitive Workload During Dual-Task Walking in Young Adults: A Combination of Neurophysiological and Subjective Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.592532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094686v2</w:t>
+                <w:t xml:space="preserve">hal-03027094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Cognitive Workload During Dual-Task Walking in Young Adults: A Combination of Neurophysiological and Subjective Measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving in Parkinson Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergun Y. Uc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.592532⟩</w:t>
+              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (1), pp 141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cger.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027094v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving in Parkinson Disease</w:t>
+                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (1), pp 141-148. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.601686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cger.2019.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582322v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.105328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,559 +2766,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+                <w:t xml:space="preserve">Brain activity during dual task gait and balance in aging and age-related neurodegenerative conditions: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Melike Kahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Evennou</w:t>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Rachel R. Vukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly E. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.110756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+                <w:t xml:space="preserve">hal-03582148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity during dual task gait and balance in aging and age-related neurodegenerative conditions: A systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghee Moon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel R. Vukas</w:t>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly E. Lyons</w:t>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.110756. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582148v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based visual field testing for drivers with glaucoma: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+                <w:t xml:space="preserve">The impact of advanced age on driving safety in older adults with medical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Conn</w:t>
+                <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (7), pp. 715-721. </w:t>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp. 291-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15389588.2018.1508834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000486511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502817v1</w:t>
+                <w:t xml:space="preserve">hal-01701463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of advanced age on driving safety in older adults with medical conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanghee Moon</w:t>
+                <w:t xml:space="preserve">Performance-based visual field testing for drivers with glaucoma: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (3), pp. 291-299. </w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp. 715-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000486511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2018.1508834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701463v2</w:t>
+                <w:t xml:space="preserve">hal-02502817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive demand on functional visual field performance in senior drivers with glaucoma</w:t>
               </w:r>
@@ -3330,77 +3330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viswa Gangeddula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3428,295 +3428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupillary response to cognitive workload during saccadic tasks in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of On-road Driving in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Orlosky</w:t>
+                <w:t xml:space="preserve">Deborah Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Morgan</w:t>
+                <w:t xml:space="preserve">Matt Abisamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siraj Qadir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+                <w:t xml:space="preserve">John Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 327, pp. 162-166. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (7), pp.1332-1338.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510129v2</w:t>
+                <w:t xml:space="preserve">hal-01475850v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of On-road Driving in Multiple Sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pupillary response to cognitive workload during saccadic tasks in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Backus</w:t>
+                <w:t xml:space="preserve">Jason Orlosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Abisamra</w:t>
+                <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Anschutz</w:t>
+                <w:t xml:space="preserve">Siraj Qadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (7), pp.1332-1338.e2. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 327, pp. 162-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475850v3</w:t>
+                <w:t xml:space="preserve">hal-01510129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload across the spectrum of cognitive impairments: A systematic review of physiological measures</w:t>
               </w:r>
@@ -3728,64 +3728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80, pp.516-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3819,103 +3819,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Unsafe Driving Across Medical Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (9), pp. 1341-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,412 +3943,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving after concussion: Is it safe to drive after symptoms resolve?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne Schmidt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2016.4668⟩</w:t>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3-4), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425252v3</w:t>
+                <w:t xml:space="preserve">hal-01366184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Executive Changes in Drivers with Parkinson's Disease: Study Using Neuropsychological and Driving Simulator Tasks</w:t>
+                <w:t xml:space="preserve">Improving motorcycle conspicuity through innovative headlight configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000448992⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366184v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcycle conspicuity through innovative headlight configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving after concussion: Is it safe to drive after symptoms resolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole L Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+                <w:t xml:space="preserve">Stephen Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phillip Tomporowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.119-126. </w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.1571-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/neu.2016.4668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357510v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425252v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.187-193. </w:t>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between cognitive functions and driving behavior in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (2), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,63 +5943,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Immersive Simulation Platform to Study Interactions between Automated Vehicles and Pedestrians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6022,285 +6022,285 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chira 2020, Proceedings of the 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453809v1</w:t>
+                <w:t xml:space="preserve">hal-03166267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation. 35ème congrès de la SOMFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03166267v2</w:t>
+                <w:t xml:space="preserve">hal-03027093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving in Parkinson's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an Immersive Simulation Platform to Study Interactions between Automated Vehicles and Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation. 35ème congrès de la SOMFER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chira 2020, Proceedings of the 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027093v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'activité cérébrale pendant la marche dans la maladie de Parkinson</w:t>
               </w:r>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, LYON, France. 2 p</w:t>
@@ -6411,51 +6411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of Physician Tasks in Eye tracked Virtual Reality for Remote Diagnosis of Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Orlosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Kiyokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR - Virtual Reality, IEEE Annual International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, LOS ANGELES, United States. 10 p, </w:t>
@@ -6545,103 +6545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Unsafe Driving Risk in Medical Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine, ATLANTA, ETATS-UNIS, 2017-10-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, ATLANTA, United States. p e46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6701,51 +6701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Biasetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6777,775 +6777,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual search of road signs in Parkinson's disease: a pilot study</w:t>
+                <w:t xml:space="preserve">Fitness-to-drive disagreements in patients with dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. pp. e7-e8, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. p. e8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400310v1</w:t>
+                <w:t xml:space="preserve">hal-01400305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitness-to-drive agreements after stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abiodun Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459194v1</w:t>
+                <w:t xml:space="preserve">hal-01400301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness-to-drive agreements after stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Parkinson's Disease patients fit to drive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. 2 p</w:t>
+              <w:t xml:space="preserve">11th International Congress on Non-Motor Dysfunctions in Parkinson's Disease and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, LJUBLJANA, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400301v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness-to-drive disagreements in patients with dementia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing a framework for driving rehabilitation in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. p. e8, </w:t>
+              <w:t xml:space="preserve">2016 American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, IL, United States. pp.e4-e5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400305v1</w:t>
+                <w:t xml:space="preserve">hal-01467076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a framework for driving rehabilitation in multiple sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Driving After Concussion: Is it Safe to Drive After Symptoms Resolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Congress of Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concussion in Sport 5th International Consensus Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, BERLIN, Germany. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467076v2</w:t>
+                <w:t xml:space="preserve">hal-01458163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving After Concussion: Is it Safe to Drive After Symptoms Resolve?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual search of road signs in Parkinson's disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concussion in Sport 5th International Consensus Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, CHICAGO, United States. pp. e7-e8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458163v2</w:t>
+                <w:t xml:space="preserve">hal-01400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7570,103 +7570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire COTITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7691,103 +7691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative motorcycle headlight design as a short-term solution for improving motorcycle visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAL 2015 - International Symposium on Automotive Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Darmstadt, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,454 +7806,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
+              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059004v1</w:t>
+                <w:t xml:space="preserve">hal-01214424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference VISION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471761v1</w:t>
+                <w:t xml:space="preserve">hal-01059004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
+              <w:t xml:space="preserve">International Conference VISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214424v1</w:t>
+                <w:t xml:space="preserve">hal-01471761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of driver age on the detection of vulnerable road users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,351 +8302,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
+              <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300566v1</w:t>
+                <w:t xml:space="preserve">hal-01301705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating executive functions on driving simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. 19p</w:t>
+              <w:t xml:space="preserve">International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301705v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la perception des motocycles par les automobilistes à l'approche d'une intersection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GERI 'Deux roues motorisés'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. 9p</w:t>
@@ -8675,51 +8675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving car drivers' perception of motorcyclists through innovative headlight configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Automotive Lighting (ISAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Germany. 7p</w:t>
@@ -9185,1206 +9185,1206 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
+              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028119v1</w:t>
+                <w:t xml:space="preserve">hal-03027091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
+              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027091v2</w:t>
+                <w:t xml:space="preserve">hal-03028119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an intensive rehabilitation program (Sirocco) on prefrontal activity during walking in patients with Parkinson Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the cognitive workload during a visual search task in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Nice, France. MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders, 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders, 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027305v2</w:t>
+                <w:t xml:space="preserve">hal-02384125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the cognitive workload during a visual search task in Parkinson's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an intensive rehabilitation program (Sirocco) on prefrontal activity during walking in patients with Parkinson Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Nice, France. MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders, 1 p, 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. MDS 2019, International Congress of Parkinson&amp;apos;s Disease and Movement Disorders, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384125v2</w:t>
+                <w:t xml:space="preserve">hal-03027305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
+                <w:t xml:space="preserve">Effet d'un programme intensif auprès de patients atteints de la maladie de Parkinson : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les 31èmes Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bron, France. 1 p, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857929v1</w:t>
+                <w:t xml:space="preserve">hal-02414524v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un programme intensif auprès de patients atteints de la maladie de Parkinson : premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive determinants of visual search in patients with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun Emmanuel Akinwuntan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 31èmes Entretiens Jacques Cartier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e253, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414524v2</w:t>
+                <w:t xml:space="preserve">hal-01857922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive determinants of visual search in patients with Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tchoulfayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Delphin-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857922v1</w:t>
+                <w:t xml:space="preserve">hal-01857944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote sur l'efficacité du programme d'accompagnement des patients avec trouble cognitif dans le maintien ou le processus d'arrêt de la conduite automobile en Gériatrie et Neurologie (ACCOMPAGNE): résultats préliminaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Delphin-Combe</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hélène Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès annuel des hôpitaux de jour gériatriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, COLMAR, France. 38ème Congrès annuel des hôpitaux de jour gériatriques, 1 p, 2018</w:t>
+              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857944v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load during a walking task: a pilot study</w:t>
+                <w:t xml:space="preserve">Cognitive load during a walking task: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRM 2018, 12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France. Elsevier, 12th World Congress of the International Society of Physical and Rehabilitation Medicine. Paris. 8-12 July 2018, 61, pp.e445, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027101v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Unsafe Driving Risk in Medical Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun E. Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, GA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10435,77 +10435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viswa Gangeddula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun Akinwuntan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, GA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10699,51 +10699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2024.107781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04469293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadnezhad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burns" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kondyli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000531263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ettaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ranchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derollepot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1089584" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.01.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Llorens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.901100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun Y. Uc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2019.09.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morgan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Akinwuntan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kahya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Moon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Vukas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Lyons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bollinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Conn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Emmanuel Akinwuntan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1508834" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701463v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486511" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswa Gangeddula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510129v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Orlosky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Qadir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.03.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475850v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Backus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Abisamra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anschutz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.10.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560604v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Morgan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425252v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Schmidt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Hoffman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2016.4668" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.05.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lequeux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Temmerman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2657018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.141" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Biasetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Botero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467076v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458163v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hoffman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toinette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027305v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384125v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414524v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.587" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun E. Akinwuntan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guillermier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Four" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delphin-Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Delebecque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jstrokecerebrovasdis.2024.107781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paire-Ficout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ranchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derollepot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.05.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Greenfield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ettaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04469293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadnezhad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Burns" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kondyli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000531263" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.01.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Llorens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gentil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.901100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1089584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.592532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun Y. Uc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2019.09.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morgan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Akinwuntan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kahya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Moon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R. Vukas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Lyons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110756" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701463v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Emmanuel Akinwuntan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Conn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1508834" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswa Gangeddula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475850v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Backus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Abisamra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anschutz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.10.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510129v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Orlosky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Qadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.03.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560604v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Morgan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366184v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448992" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.05.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425252v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Hoffman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Tomporowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2016.4668" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergun y Uc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sornette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25660" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLRTJ704-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.203166" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lequeux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Temmerman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kiyokawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2657018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.141" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Biasetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Botero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400301v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abiodun Akinwuntan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467076v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458163v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hoffman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400310v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.08.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toinette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leguiet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625684v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384125v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027305v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414524v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.587" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tchoulfayan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Coste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027101v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun E. Akinwuntan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>