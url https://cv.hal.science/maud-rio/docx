--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -294,542 +294,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning eco-design methods with makers' approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Life Cycle Assessment (LCA) of Power Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.destud.2025.101362⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395641v1</w:t>
+                <w:t xml:space="preserve">hal-05082184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Life Cycle Assessment (LCA) of Power Modules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aligning eco-design methods with makers' approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.100105. </w:t>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.101362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2025.101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082184v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric LCA model for power electronic ecodesign process: addressing 1 MOSFET-Si and HEMT-GaN technological issues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Designing emerging technologies taking into account upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/pel2.12844⟩</w:t>
+              <w:t xml:space="preserve">Design Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsj.2024.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734054v2</w:t>
+                <w:t xml:space="preserve">hal-04477848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing emerging technologies taking into account upscaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+                <w:t xml:space="preserve">Parametric LCA model for power electronic ecodesign process: addressing 1 MOSFET-Si and HEMT-GaN technological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.e24. </w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsj.2024.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/pel2.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477848v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective ecodesign implementation in power electronics: a method based on functional blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,217 +1797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
+              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763466v1</w:t>
+                <w:t xml:space="preserve">hal-00841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
+                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841441v1</w:t>
+                <w:t xml:space="preserve">hal-00763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2019,51 +2019,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
+                <w:t xml:space="preserve">Méthode de dimensionnement des convertisseurs modulaires PCA pour la circularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
@@ -2094,106 +2094,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175695v1</w:t>
+                <w:t xml:space="preserve">hal-05506874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de dimensionnement des convertisseurs modulaires PCA pour la circularité</w:t>
+                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
@@ -2224,587 +2215,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Manchester, United Kingdom. pp.918-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506874v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated design for absolute sustainability: the challenge of planetary boundaries sharing principles choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEA-Leti Eco-innovation workshop : Key challenges of implementing planetary boundaries, socio-ecological considerations in technological research and circular product development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA Leti and GSCOP laboratory, Apr 2024, Grenoble &amp; On-line event, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591680v1</w:t>
+                <w:t xml:space="preserve">hal-04956393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing, Complexity and Degrowth : Systemic Considerations for Digital De-escalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIMITS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Online, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated design for absolute sustainability: the challenge of planetary boundaries sharing principles choice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEA-Leti Eco-innovation workshop : Key challenges of implementing planetary boundaries, socio-ecological considerations in technological research and circular product development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Torino, Italy. pp.407-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956393v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France (presentation material)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622005v1</w:t>
+                <w:t xml:space="preserve">hal-05481616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France (presentation material)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481616v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing energy technologies sustainability: upscaling photovoltaics using absolute LCA</w:t>
               </w:r>
@@ -3009,393 +3009,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For an upscaling assessment integration in product design (presentation material)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+                <w:t xml:space="preserve">Design for Reuse: residual value monitoring of power electronics' components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference "Design in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.140-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317282v1</w:t>
+                <w:t xml:space="preserve">hal-03820725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for Reuse: residual value monitoring of power electronics' components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Sustainability in Industry of the Future Technological Learning Programs - A Platform to Co-create and Mutualise Course Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Baouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference "Design in a changing world"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Sustainable Development Research Society Conference - ISDRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820725v1</w:t>
+                <w:t xml:space="preserve">hal-03820672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sustainability in Industry of the Future Technological Learning Programs - A Platform to Co-create and Mutualise Course Experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thècle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Sustainable Development Research Society Conference - ISDRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées des électroniques de puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G2ELab, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820672v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an upscaling assessment integration in product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3427,876 +3444,859 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.89-94, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thècle Alix</w:t>
+                <w:t xml:space="preserve">From Innovation to Eco-Innovation: Co-Created Training Materials as a Change Driver for Research and Technology Organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des électroniques de puissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 29th CIRP Conference on Life Cycle Engineering, April 4 – 6, 2022, Leuven, Belgium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Leuven, Belgium. pp.98-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104109v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03665806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Innovation to Eco-Innovation: Co-Created Training Materials as a Change Driver for Research and Technology Organisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Monnier</w:t>
+                <w:t xml:space="preserve">For an upscaling assessment integration in product design (presentation material)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th CIRP Conference on Life Cycle Engineering, April 4 – 6, 2022, Leuven, Belgium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.02.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03665806v1</w:t>
+                <w:t xml:space="preserve">hal-05317282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Passive Power Components Reuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring design to environment methods though grassroots initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days (International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management Proceedings)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP 2021 - 31st CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Enschede, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347175v1</w:t>
+                <w:t xml:space="preserve">hal-03232623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring design to environment methods though grassroots initiatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunités de la modularité pour l’écoconception de convertisseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2021 - 31st CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03232623v1</w:t>
+                <w:t xml:space="preserve">hal-03304646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités de la modularité pour l’écoconception de convertisseurs de puissance</w:t>
+                <w:t xml:space="preserve">Analysis of Passive Power Components Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Andreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe digital days (International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management Proceedings)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, berlin (on line), Germany. pp.956-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304646v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Indoor Air Quality in Additive Manufacturing environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing Circularity to Product Designers: Application to a Multi-Cell Power Electronics Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+                <w:t xml:space="preserve">Khawla Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.455 - 460, </w:t>
+              <w:t xml:space="preserve">CIRP 2020 - 30th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Skukuza, South Africa. pp.134-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965017v1</w:t>
+                <w:t xml:space="preserve">hal-02965023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Circularity to Product Designers: Application to a Multi-Cell Power Electronics Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Indoor Air Quality in Additive Manufacturing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Khaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khawla Khannoussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2020 - 30th CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Skukuza, South Africa. pp.134-139, </w:t>
+              <w:t xml:space="preserve">CIRP LCE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.455 - 460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965023v1</w:t>
+                <w:t xml:space="preserve">hal-02965017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Product Designer LCA Preferred Logics and Visualisations</w:t>
               </w:r>
@@ -5671,100 +5671,100 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric LCA based Ecodesign Process for Power Electronics Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium pour l'électronique et le numérique durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Grenoble, France. 18 (1), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/pel2.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923051v1</w:t>
@@ -6325,51 +6325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6417,51 +6417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainLives - Analyse de la soutenabilité de modes de conception par les initiatives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRC 20.4, EcoSD Network; Ademe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -6954,51 +6954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734054v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2024.2382232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Khaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber de Freitas Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karli Verghese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lockrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Dwyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Markou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0412-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03665806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.02.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Khannoussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.158" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Kondoh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamzeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Crossin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Williams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coeurdevey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765007v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1496022597u" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734054v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2024.2382232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Khaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber de Freitas Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karli Verghese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lockrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Dwyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Markou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0412-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.227" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03665806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.02.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Khannoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Kondoh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamzeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Crossin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Williams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coeurdevey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765007v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1496022597u" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>