--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -243,593 +243,593 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cesys.2026.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Life Cycle Assessment (LCA) of Power Modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aligning eco-design methods with makers' approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Fang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0287⟩</w:t>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.101362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2025.101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082184v1</w:t>
+                <w:t xml:space="preserve">hal-05395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning eco-design methods with makers' approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Life Cycle Assessment (LCA) of Power Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Tyl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.101362. </w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.destud.2025.101362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395641v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing emerging technologies taking into account upscaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+                <w:t xml:space="preserve">Parametric LCA model for power electronic ecodesign process: addressing 1 MOSFET-Si and HEMT-GaN technological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dsj.2024.33⟩</w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/pel2.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477848v2</w:t>
+                <w:t xml:space="preserve">hal-04734054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric LCA model for power electronic ecodesign process: addressing 1 MOSFET-Si and HEMT-GaN technological issues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Designing emerging technologies taking into account upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Design Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/pel2.12844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/dsj.2024.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734054v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective ecodesign implementation in power electronics: a method based on functional blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,217 +1797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
+                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841441v1</w:t>
+                <w:t xml:space="preserve">hal-00763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for eco-design: an interface between LCA and design process</w:t>
+                <w:t xml:space="preserve">A framework for ecodesign: an interface between LCA and design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, IX, ISSN: 1584-2665, p. 121-126</w:t>
+              <w:t xml:space="preserve">Annals of the Faculty of Engineering Hunedoara - International Journal Of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IX (1), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763466v1</w:t>
+                <w:t xml:space="preserve">hal-00841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2339,321 +2339,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing, Complexity and Degrowth : Systemic Considerations for Digital De-escalation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Girard</w:t>
+                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMITS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Torino, Italy. pp.407-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956306v1</w:t>
+                <w:t xml:space="preserve">hal-04591680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+                <w:t xml:space="preserve">Computing, Complexity and Degrowth : Systemic Considerations for Digital De-escalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIMITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online, France. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591680v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Turkbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Turkbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring design to environment methods though grassroots initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP 2021 - 31st CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Enschede, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5671,100 +5671,100 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric LCA based Ecodesign Process for Power Electronics Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium pour l'électronique et le numérique durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Grenoble, France. 18 (1), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/pel2.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923051v1</w:t>
@@ -6325,51 +6325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6417,51 +6417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainLives - Analyse de la soutenabilité de modes de conception par les initiatives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRC 20.4, EcoSD Network; Ademe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -6954,51 +6954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734054v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2024.2382232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Khaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber de Freitas Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karli Verghese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lockrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Dwyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Markou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0412-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.227" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03665806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.02.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Khannoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Kondoh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamzeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Crossin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Williams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coeurdevey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765007v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1496022597u" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734054v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311916.2024.2382232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Khaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber de Freitas Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karli Verghese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lockrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Dwyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Markou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0412-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088221v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.227" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03665806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.02.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Khannoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Kondoh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamzeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Crossin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Williams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867436v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288117v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coeurdevey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765007v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1496022597u" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>