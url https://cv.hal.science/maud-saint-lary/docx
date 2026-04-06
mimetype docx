--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1253 +66,1413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugié en son propre pays : enquête collective sur les personnes déplacées internes à Ouagadougou (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Déboires et résistances d’une tradition pluraliste. La religiosité tranquille à l’épreuve de la crise au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Degorce</w:t>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dédales des traditions au Burkina Faso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, pp.97-126, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent de l'épouse. Déclinaisons à partir d'un consensus islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bâ, S; Saint-Lary, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités religieuses. Aux frontières du public et du privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Codesria, pp.75-86, 2022, 9782869789982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les dynamiques religieuses en Afrique : Approche par les « pratiques privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.O. Kibora</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Penda Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Lary M., Samson Fabienne, Ba M.P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités religieuses. Aux frontières du public et du privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Codesria, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02357981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations islamiques turques au Burkina Faso. Charité islamique, soft power et économie libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-04663625v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amalion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, Mobilités et réseaux religieux au Burkina Faso (Degorce Alice et Kibora Ludovic, eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-158, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du genre et féminisme islamique au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Gomez-Perez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes d’Afrique et émancipation. Entre normes sociales contraignantes et nouveaux possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-300, 2018, Hommes et sociétés, 9782811119355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu a dit que l'arrangement est mieux que la shari'a &amp;quot; : autour du mariage civil au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holder G. (dir.), Sow M. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique des laïcités : Etat, religion et pouvoirs au sud du Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-199, 2013, 978-2-7099-1760-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges du royaume. Le Yatenga des Peuls : pacte tacite, négociations et trahisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique CASAJUS Fabio VITI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre et le Pouvoir. À la mémoire de Michel Izard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-271-07357-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie politique et diffusion de normes morales dans l’espace public burkinabè. L’exemple d’une juridiction musulmane de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holder, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Islam, un nouvel espace public en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duchesne</w:t>
+                <w:t xml:space="preserve">Les jeunes féministes du Faso : un mouvement non subversif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjara Konkobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katrin Langewiesche</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.717-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14man⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie d’un effondrement. Flottements avec Sandrine Musso dans la cité phocéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaëla Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pilon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 bis (hors-série), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.11600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville effondrée : Marseille après le 5 novembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaëla Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dasré</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Degorce</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04109651v2</w:t>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie d’un effondrement. Flottements avec Sandrine Musso dans la cité phocéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaëla Le Meur</w:t>
+                <w:t xml:space="preserve">Réfugié en son propre pays : enquête collective sur les personnes déplacées internes à Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Degorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O. Kibora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Musso</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zidnaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895471v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fornasetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uppsala Universitet, 9, 110 p., 2024, Uppsala Papers in Africa Studies, 978-91-506-3054-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'argent de l'épouse. Déclinaisons à partir d'un consensus islamique</w:t>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samson</w:t>
+                <w:t xml:space="preserve">Quelle prise en compte de la religion dans les sources de données démographiques en Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Langewiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...97 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dasré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthala</w:t>
-[...196 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Alice Degorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Working Paper du Ceped #55, Centre Population et Développement. 2023, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742641v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs peuls du Yatenga à l'épreuve du changement (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02496817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1459,51 +1619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Kibora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidnaba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornasetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Penda Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3228-femmes-d-afrique-et-emancipation-entre-normes-sociales-contraignantes-et-nouveaux-possibles-9782811119355.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/6612--la-terre-et-le-pouvoir-textes-reunis-et-presentes-par-dominique-casajus-et-fabio-viti.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02496817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Penda Ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3228-femmes-d-afrique-et-emancipation-entre-normes-sociales-contraignantes-et-nouveaux-possibles-9782811119355.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/6612--la-terre-et-le-pouvoir-textes-reunis-et-presentes-par-dominique-casajus-et-fabio-viti.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14man" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Degorce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Kibora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidnaba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornasetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109651v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duchesne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Langewiesche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02496817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>