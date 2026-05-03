--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -118,50 +118,54 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déboires et résistances d’une tradition pluraliste. La religiosité tranquille à l’épreuve de la crise au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Saint-Lary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Degorce, Katrin Langewiesche. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dédales des traditions au Burkina Faso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose, pp.97-126, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>