--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Seger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maud Seger Ingénieure d'étude en Sciences du sol, unité de recherche Info&Sols, INRAE Centre Val de Loire, site d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure d’étude au sein de INRAE depuis 2009, rattachée à l’unité de recherche Info&Sols du département scientifique AgroEcoSystem, je suis basée sur le site d’Orléans du Centre INRAE Val de Loire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans des contextes agro-pédologiques variés, je développe des activités pour la caractérisation des types de sols et de leurs propriétés physiques (structure, réservoir utilisable, charge en éléments grossiers, masse volumique) en couplant des méthodes directes (mesure, observation) et indirectes (méthodes géophysiques, capteurs) à différentes échelles d'observation et particulièrement celle de la parcelle.Depuis 2022 je développe une plateforme expérimentale en plein champ en Touraine (site INRAE de Nouzilly) couplant des pratiques agroécolgogiques avec de l'irrgation de précision et une prise en compte central du sol dans l'évaluation et le pilotage de l'agrosystème.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique de mesure de la résistivité électrique : Illustrer par l’expérience l’apport des méthodes géophysiques pour la caractérisation des propriétés du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des sols : caractériser la variabilité intraparcellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de résistivité électrique : un outil d'aide à la cartographie des sols. L'exemple de l'Unité expérimentale d'Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et qualification d'un dispositif expérimental de plein champ en région Centre-Val de Loire &amp;quot;Agroécologie et irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE Systèmes agricoles et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistivité électrique apparente des sols : une étude multi-site pour l’élaboration de recommandations génériques d’interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tscheiller Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journée d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPIA; AFES, Jul 2025, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques agricoles favorables à la protection de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon la Terre est notre métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFCAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au service de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges France Nature Environnement 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement hydrique de la Zone Non Saturée à l’aide de l’outil géophysique SMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications scientifiques et gestion de la radioprotection sur le site INRA d'Orléans. Générateurs de rayons X et source scellée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau radioprotection région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de profil de la resistivité électrique dans la zone non saturée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque GEOFCAN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des capteurs et technologies numériques pour caractériser les sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGROTIC "Caractériser les sols agricoles : le point sur les technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l'épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque GEOFCAN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Soil Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Thermal Airborne Remote Sensing, Multi-depth Electrical Resistivity Profiling and Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2013 : 19th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalsoilmap : basis of the gloabl spatial soil information system : Proceedings of the 1rst Global soilmap conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction effect on the availability of water stocks for crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEOFCAN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer in the field by 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de quatre systèmes de cultures agroécologiques sur les paramètres du sol et les fonctions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbandi Kondi Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude des sols-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time monitoring of electrical resistivity in the vadose zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du Réservoir en eau Utilisable en contexte de sols hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de cartographie intra parcellaire du réservoir en eau utilisable en contexte de sols hétérogènes à partir de mesures géoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nouan-Le-Fuzelier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation d’une prairie au sein d’une rotation de culture sur la structure du sol. Caractérisation par mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque GEOFCAN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie en Science du Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du RTR Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l’information géoélectrique pour cartographier l’hétérogénéité intra parcellaire de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyse the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water-structure interaction in the tilled horizon as monitored in space and time by 2D Electrical Resistivity Tomography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties mapping at the field scale from DC landscape survey sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different treatments schemes of ERT dataset in view of monitoring the structure of a soil tilled layer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la résistivité électrique pour la caractérisation de l'évolution temporelle de la structure du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Resonat-DREAM 2010 : pour une gestion durable des ressources naturelles. Eaux, sols, forêt et biodiversité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orleans, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale PHACC Clemont-Ferrand, site de Theix. Cartographie des sols et estimation du réservoir utilisable en eau par une approche pédologique couplée à une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale INRAE de Ploudaniel - Cartographie haute résolution des sols et acquisition de références sur les propriétés physiques pour l'estimation du réservoir en eau utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale PHACC Clermont-Ferrand, site de Crouël. Cartographie des sols et estimation du réservoir utilisable en eau : Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE. 2020, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale INRAE Auzeville - CARTOGRAPHIE DES SOLS ET ESTIMATION DU RÉSERVOIR UTILISABLE EN EAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ESPOL. Synthèse des travaux menés par l'URSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2017, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Epoisses cartograhie des sols et de la réserve utile - Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols de parcelles de clémentiers enherbées par des observations pédologiques et des mesures géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoélectrique de deux parcelles sur le site de l'Inra d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RURac. Mise en évidence de l’évolution temporelle de la Réserve Utile des sols sous l’action des racines : Une première pierre dans une optique de gestion des propriétés hydriques du sol par gestion de la végétation et de son enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'Unité Expérimentale d'Epoisses à partir de cartes de résistivité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données de résistivité et réalisation de plans d'échantillonnage à partir d'un SIG. Sites le Crouël et Theix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des cartes de résistivité électrique pour la caractérisation des sols des Unités Expérimentales : Eléments pour l'interprétation - Démarche pour la construction des plans d’échantillonnage sur SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'UE de Lusignan à partir de cartes de résistivité électrique - Traitements et analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.3, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements realized on selected test sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences of soil characteristics by the Pedo-Transfert Functions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geophysical parameters to soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle de la structure d’un horizon de sol cultivé par tomographie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2007, 66 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassement et propriétés hydrodynamiques des sols. Etude des variations de la conductivité hydraulique à saturation à partir de la base de données SOLHYDRO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2006, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Seger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maud Seger Ingénieure d'étude en Sciences du sol, unité de recherche Info&Sols, INRAE Centre Val de Loire, site d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure d’étude au sein de INRAE depuis 2009, rattachée à l’unité de recherche Info&Sols du département scientifique AgroEcoSystem, je suis basée sur le site d’Orléans du Centre INRAE Val de Loire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans des contextes agro-pédologiques variés, je développe des activités pour la caractérisation des types de sols et de leurs propriétés physiques (structure, réservoir utilisable, charge en éléments grossiers, masse volumique) en couplant des méthodes directes (mesure, observation) et indirectes (méthodes géophysiques, capteurs) à différentes échelles d'observation et particulièrement celle de la parcelle.Depuis 2022 je développe une plateforme expérimentale en plein champ en Touraine (site INRAE de Nouzilly) couplant des pratiques agroécolgogiques avec de l'irrgation de précision et une prise en compte central du sol dans l'évaluation et le pilotage de l'agrosystème.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des sols : caractériser la variabilité intraparcellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique de mesure de la résistivité électrique : Illustrer par l’expérience l’apport des méthodes géophysiques pour la caractérisation des propriétés du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de résistivité électrique : un outil d'aide à la cartographie des sols. L'exemple de l'Unité expérimentale d'Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistivité électrique apparente des sols : une étude multi-site pour l’élaboration de recommandations génériques d’interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tscheiller Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journée d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPIA; AFES, Jul 2025, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et qualification d'un dispositif expérimental de plein champ en région Centre-Val de Loire &amp;quot;Agroécologie et irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE Systèmes agricoles et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques agricoles favorables à la protection de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon la Terre est notre métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFCAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au service de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges France Nature Environnement 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications scientifiques et gestion de la radioprotection sur le site INRA d'Orléans. Générateurs de rayons X et source scellée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau radioprotection région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de profil de la resistivité électrique dans la zone non saturée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque GEOFCAN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement hydrique de la Zone Non Saturée à l’aide de l’outil géophysique SMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des capteurs et technologies numériques pour caractériser les sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGROTIC "Caractériser les sols agricoles : le point sur les technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Soil Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l'épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque GEOFCAN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalsoilmap : basis of the gloabl spatial soil information system : Proceedings of the 1rst Global soilmap conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Thermal Airborne Remote Sensing, Multi-depth Electrical Resistivity Profiling and Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2013 : 19th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction effect on the availability of water stocks for crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEOFCAN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer in the field by 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de quatre systèmes de cultures agroécologiques sur les paramètres du sol et les fonctions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbandi Kondi Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude des sols-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time monitoring of electrical resistivity in the vadose zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du Réservoir en eau Utilisable en contexte de sols hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de cartographie intra parcellaire du réservoir en eau utilisable en contexte de sols hétérogènes à partir de mesures géoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nouan-Le-Fuzelier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie en Science du Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du RTR Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation d’une prairie au sein d’une rotation de culture sur la structure du sol. Caractérisation par mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque GEOFCAN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l’information géoélectrique pour cartographier l’hétérogénéité intra parcellaire de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyse the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water-structure interaction in the tilled horizon as monitored in space and time by 2D Electrical Resistivity Tomography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties mapping at the field scale from DC landscape survey sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different treatments schemes of ERT dataset in view of monitoring the structure of a soil tilled layer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la résistivité électrique pour la caractérisation de l'évolution temporelle de la structure du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Resonat-DREAM 2010 : pour une gestion durable des ressources naturelles. Eaux, sols, forêt et biodiversité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orleans, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale PHACC Clemont-Ferrand, site de Theix. Cartographie des sols et estimation du réservoir utilisable en eau par une approche pédologique couplée à une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale INRAE de Ploudaniel - Cartographie haute résolution des sols et acquisition de références sur les propriétés physiques pour l'estimation du réservoir en eau utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale PHACC Clermont-Ferrand, site de Crouël. Cartographie des sols et estimation du réservoir utilisable en eau : Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE. 2020, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale INRAE Auzeville - CARTOGRAPHIE DES SOLS ET ESTIMATION DU RÉSERVOIR UTILISABLE EN EAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ESPOL. Synthèse des travaux menés par l'URSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2017, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Epoisses cartograhie des sols et de la réserve utile - Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols de parcelles de clémentiers enherbées par des observations pédologiques et des mesures géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoélectrique de deux parcelles sur le site de l'Inra d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RURac. Mise en évidence de l’évolution temporelle de la Réserve Utile des sols sous l’action des racines : Une première pierre dans une optique de gestion des propriétés hydriques du sol par gestion de la végétation et de son enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'Unité Expérimentale d'Epoisses à partir de cartes de résistivité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données de résistivité et réalisation de plans d'échantillonnage à partir d'un SIG. Sites le Crouël et Theix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des cartes de résistivité électrique pour la caractérisation des sols des Unités Expérimentales : Eléments pour l'interprétation - Démarche pour la construction des plans d’échantillonnage sur SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'UE de Lusignan à partir de cartes de résistivité électrique - Traitements et analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.3, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements realized on selected test sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences of soil characteristics by the Pedo-Transfert Functions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geophysical parameters to soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle de la structure d’un horizon de sol cultivé par tomographie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2007, 66 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassement et propriétés hydrodynamiques des sols. Etude des variations de la conductivité hydraulique à saturation à partir de la base de données SOLHYDRO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2006, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629242v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tscheiller Romain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Neyens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabbagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2011/poster_programme/7797" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908554v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerouanton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tscheiller Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Neyens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabbagh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2011/poster_programme/7797" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908554v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerouanton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>