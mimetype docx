--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Seger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maud Seger Ingénieure d'étude en Sciences du sol, unité de recherche Info&Sols, INRAE Centre Val de Loire, site d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure d’étude au sein de INRAE depuis 2009, rattachée à l’unité de recherche Info&Sols du département scientifique AgroEcoSystem, je suis basée sur le site d’Orléans du Centre INRAE Val de Loire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans des contextes agro-pédologiques variés, je développe des activités pour la caractérisation des types de sols et de leurs propriétés physiques (structure, réservoir utilisable, charge en éléments grossiers, masse volumique) en couplant des méthodes directes (mesure, observation) et indirectes (méthodes géophysiques, capteurs) à différentes échelles d'observation et particulièrement celle de la parcelle.Depuis 2022 je développe une plateforme expérimentale en plein champ en Touraine (site INRAE de Nouzilly) couplant des pratiques agroécolgogiques avec de l'irrgation de précision et une prise en compte central du sol dans l'évaluation et le pilotage de l'agrosystème.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des sols : caractériser la variabilité intraparcellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique de mesure de la résistivité électrique : Illustrer par l’expérience l’apport des méthodes géophysiques pour la caractérisation des propriétés du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de résistivité électrique : un outil d'aide à la cartographie des sols. L'exemple de l'Unité expérimentale d'Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistivité électrique apparente des sols : une étude multi-site pour l’élaboration de recommandations génériques d’interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tscheiller Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journée d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPIA; AFES, Jul 2025, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et qualification d'un dispositif expérimental de plein champ en région Centre-Val de Loire &amp;quot;Agroécologie et irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE Systèmes agricoles et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques agricoles favorables à la protection de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon la Terre est notre métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFCAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au service de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges France Nature Environnement 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications scientifiques et gestion de la radioprotection sur le site INRA d'Orléans. Générateurs de rayons X et source scellée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau radioprotection région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de profil de la resistivité électrique dans la zone non saturée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque GEOFCAN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement hydrique de la Zone Non Saturée à l’aide de l’outil géophysique SMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des capteurs et technologies numériques pour caractériser les sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGROTIC "Caractériser les sols agricoles : le point sur les technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Soil Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l'épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque GEOFCAN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalsoilmap : basis of the gloabl spatial soil information system : Proceedings of the 1rst Global soilmap conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Thermal Airborne Remote Sensing, Multi-depth Electrical Resistivity Profiling and Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2013 : 19th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction effect on the availability of water stocks for crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEOFCAN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer in the field by 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de quatre systèmes de cultures agroécologiques sur les paramètres du sol et les fonctions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbandi Kondi Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude des sols-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time monitoring of electrical resistivity in the vadose zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du Réservoir en eau Utilisable en contexte de sols hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de cartographie intra parcellaire du réservoir en eau utilisable en contexte de sols hétérogènes à partir de mesures géoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nouan-Le-Fuzelier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie en Science du Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du RTR Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation d’une prairie au sein d’une rotation de culture sur la structure du sol. Caractérisation par mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque GEOFCAN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l’information géoélectrique pour cartographier l’hétérogénéité intra parcellaire de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyse the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water-structure interaction in the tilled horizon as monitored in space and time by 2D Electrical Resistivity Tomography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties mapping at the field scale from DC landscape survey sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different treatments schemes of ERT dataset in view of monitoring the structure of a soil tilled layer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la résistivité électrique pour la caractérisation de l'évolution temporelle de la structure du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Resonat-DREAM 2010 : pour une gestion durable des ressources naturelles. Eaux, sols, forêt et biodiversité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orleans, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale PHACC Clemont-Ferrand, site de Theix. Cartographie des sols et estimation du réservoir utilisable en eau par une approche pédologique couplée à une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale INRAE de Ploudaniel - Cartographie haute résolution des sols et acquisition de références sur les propriétés physiques pour l'estimation du réservoir en eau utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale PHACC Clermont-Ferrand, site de Crouël. Cartographie des sols et estimation du réservoir utilisable en eau : Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE. 2020, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale INRAE Auzeville - CARTOGRAPHIE DES SOLS ET ESTIMATION DU RÉSERVOIR UTILISABLE EN EAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ESPOL. Synthèse des travaux menés par l'URSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2017, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Epoisses cartograhie des sols et de la réserve utile - Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols de parcelles de clémentiers enherbées par des observations pédologiques et des mesures géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoélectrique de deux parcelles sur le site de l'Inra d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RURac. Mise en évidence de l’évolution temporelle de la Réserve Utile des sols sous l’action des racines : Une première pierre dans une optique de gestion des propriétés hydriques du sol par gestion de la végétation et de son enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'Unité Expérimentale d'Epoisses à partir de cartes de résistivité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données de résistivité et réalisation de plans d'échantillonnage à partir d'un SIG. Sites le Crouël et Theix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des cartes de résistivité électrique pour la caractérisation des sols des Unités Expérimentales : Eléments pour l'interprétation - Démarche pour la construction des plans d’échantillonnage sur SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'UE de Lusignan à partir de cartes de résistivité électrique - Traitements et analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.3, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements realized on selected test sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences of soil characteristics by the Pedo-Transfert Functions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geophysical parameters to soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle de la structure d’un horizon de sol cultivé par tomographie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2007, 66 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassement et propriétés hydrodynamiques des sols. Etude des variations de la conductivité hydraulique à saturation à partir de la base de données SOLHYDRO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2006, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maud Seger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maud Seger Ingénieure d'étude en Sciences du sol, unité de recherche Info&Sols, INRAE Centre Val de Loire, site d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure d’étude au sein de INRAE depuis 2009, rattachée à l’unité de recherche Info&Sols du département scientifique AgroEcoSystem, je suis basée sur le site d’Orléans du Centre INRAE Val de Loire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans des contextes agro-pédologiques variés, je développe des activités pour la caractérisation des types de sols et de leurs propriétés physiques (structure, réservoir utilisable, charge en éléments grossiers, masse volumique) en couplant des méthodes directes (mesure, observation) et indirectes (méthodes géophysiques, capteurs) à différentes échelles d'observation et particulièrement celle de la parcelle.Depuis 2022 je développe une plateforme expérimentale en plein champ en Touraine (site INRAE de Nouzilly) couplant des pratiques agroécolgogiques avec de l'irrgation de précision et une prise en compte central du sol dans l'évaluation et le pilotage de l'agrosystème.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pédagogique de mesure de la résistivité électrique : Illustrer par l’expérience l’apport des méthodes géophysiques pour la caractérisation des propriétés du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des sols : caractériser la variabilité intraparcellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de résistivité électrique : un outil d'aide à la cartographie des sols. L'exemple de l'Unité expérimentale d'Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistivité électrique apparente des sols : une étude multi-site pour l’élaboration de recommandations génériques d’interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tscheiller Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journée d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPIA; AFES, Jul 2025, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et gestion quantitative de l'eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Acclimagri 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat mixte Pays des châteaux; Chambre d'agriculture Loir-et-Cher; GABLEC 41; ADDEAR 41, Jan 2025, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et qualification d'un dispositif expérimental de plein champ en région Centre-Val de Loire &amp;quot;Agroécologie et irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE Systèmes agricoles et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques agricoles favorables à la protection de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon la Terre est notre métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, Sep 2024, Retiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification d'un équipement d'irrigation par aspersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualité du département AgroEcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au service de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges France Nature Environnement 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accoustique passive : un outil dynamique pour suivre les variations de structure du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFCAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions: a dynamic tool to monitor soil structure variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes locales d’estimation du RU sur les sites du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet RUEdesSOLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications scientifiques et gestion de la radioprotection sur le site INRA d'Orléans. Générateurs de rayons X et source scellée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau radioprotection région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de profil de la resistivité électrique dans la zone non saturée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque GEOFCAN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement hydrique de la Zone Non Saturée à l’aide de l’outil géophysique SMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des capteurs et technologies numériques pour caractériser les sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGROTIC "Caractériser les sols agricoles : le point sur les technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du Réservoir Utilisable en Eau des sols à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l'épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque GEOFCAN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic emissions analysis in soils: a new way to assess the soil structure dynamics for soil modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Soil Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Thermal Airborne Remote Sensing, Multi-depth Electrical Resistivity Profiling and Soil Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2013 : 19th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalsoilmap : basis of the gloabl spatial soil information system : Proceedings of the 1rst Global soilmap conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction effect on the availability of water stocks for crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEOFCAN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer in the field by 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de quatre systèmes de cultures agroécologiques sur les paramètres du sol et les fonctions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbandi Kondi Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude des sols-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time monitoring of electrical resistivity in the vadose zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIVOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie haute résolution du Réservoir en eau Utilisable en contexte de sols hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de cartographie intra parcellaire du réservoir en eau utilisable en contexte de sols hétérogènes à partir de mesures géoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage spatial de la résistivité électrique : amélioration des estimations spatiales de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTISOL : potentiel des émissions acoustiques pour l’étude dynamique de la structure des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mercury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Labex Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Nouan-Le-Fuzelier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation d’une prairie au sein d’une rotation de culture sur la structure du sol. Caractérisation par mesure de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque GEOFCAN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie en Science du Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du RTR Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l’information géoélectrique pour cartographier l’hétérogénéité intra parcellaire de l’épaisseur du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyse the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water-structure interaction in the tilled horizon as monitored in space and time by 2D Electrical Resistivity Tomography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties mapping at the field scale from DC landscape survey sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 13, 2011,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different treatments schemes of ERT dataset in view of monitoring the structure of a soil tilled layer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la résistivité électrique pour la caractérisation de l'évolution temporelle de la structure du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Resonat-DREAM 2010 : pour une gestion durable des ressources naturelles. Eaux, sols, forêt et biodiversité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orleans, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale PHACC Clemont-Ferrand, site de Theix. Cartographie des sols et estimation du réservoir utilisable en eau par une approche pédologique couplée à une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale INRAE de Ploudaniel - Cartographie haute résolution des sols et acquisition de références sur les propriétés physiques pour l'estimation du réservoir en eau utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité expérimentale PHACC Clermont-Ferrand, site de Crouël. Cartographie des sols et estimation du réservoir utilisable en eau : Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE. 2020, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Expérimentale INRAE Auzeville - CARTOGRAPHIE DES SOLS ET ESTIMATION DU RÉSERVOIR UTILISABLE EN EAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ESPOL. Synthèse des travaux menés par l'URSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2017, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE Epoisses cartograhie des sols et de la réserve utile - Approche pédologique raisonnée par une prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols de parcelles de clémentiers enherbées par des observations pédologiques et des mesures géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie géoélectrique de deux parcelles sur le site de l'Inra d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RURac. Mise en évidence de l’évolution temporelle de la Réserve Utile des sols sous l’action des racines : Une première pierre dans une optique de gestion des propriétés hydriques du sol par gestion de la végétation et de son enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'Unité Expérimentale d'Epoisses à partir de cartes de résistivité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données de résistivité et réalisation de plans d'échantillonnage à partir d'un SIG. Sites le Crouël et Theix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLGES : capacité des sols à réduire le Gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des cartes de résistivité électrique pour la caractérisation des sols des Unités Expérimentales : Eléments pour l'interprétation - Démarche pour la construction des plans d’échantillonnage sur SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Mistou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la réalisation d'un plan d'échantillonnage sur le site de l'UE de Lusignan à partir de cartes de résistivité électrique - Traitements et analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.3, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements realized on selected test sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences of soil characteristics by the Pedo-Transfert Functions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geophysical parameters to soil characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle de la structure d’un horizon de sol cultivé par tomographie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2007, 66 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassement et propriétés hydrodynamiques des sols. Etude des variations de la conductivité hydraulique à saturation à partir de la base de données SOLHYDRO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université François Rabelais (Tours), Tours, FRA. 2006, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tscheiller Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Neyens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabbagh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2011/poster_programme/7797" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908554v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerouanton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629242v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tscheiller Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Neyens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabbagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2011/poster_programme/7797" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908554v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerouanton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>