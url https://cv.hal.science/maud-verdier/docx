--- v1 (2026-03-29)
+++ v2 (2026-04-25)
@@ -1774,204 +1774,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpreting, video communication and the sequential reshaping of institutional talk in the bilingual and distributed courtroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Speech, Language and the Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Courtroom interaction as a multimedia event: the work of producing relevant videoconference frames in French pre-trial hearlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Communication / La Revue Electronique de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1-2), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02100682v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EMERGENCE OF A LINGUISTIC IDEOLOGY IN MALAGASY: LANGUAGE IN CHAT ROOMS IN THE CYBERCAFÉS OF ANTANANARIVO</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la visioconférence dans les audiences judiciaires en France : les enjeux d’un protocole de recherche basé sur l’enregistrement audiovisuel des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la visioconférence dans les audiences judiciaires en France : les enjeux d’un protocole de recherche basé sur l’enregistrement audiovisuel des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comparutions par visioconférence : la confrontation de deux mondes. Prison et tribunal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Khaziiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laures" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.143.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Lantin-Mallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Pichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2019.2889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Khaziiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laures" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.143.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Lantin-Mallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Pichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2019.2889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>