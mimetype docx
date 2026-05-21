--- v2 (2026-04-25)
+++ v3 (2026-05-21)
@@ -100,1928 +100,1928 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Rasoloniaina (éd.), Madagascar, Mai 1972 – Regards et perspectives historiques et sociolangagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zrm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprises en écho. Étude d’un dispositif d’écriture théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.01019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419101019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le chronotope de la double scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maud Verdier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes au travail – Témoignages de comédiennes et comédiens professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Khaziiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12zrm⟩</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° hors série 16 (4), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph1.hs016.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reprises en écho. Étude d’un dispositif d’écriture théâtrale</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment être reconnu dans le champ des arts vivants ? Discours de positionnement et soutien institutionnel des artistes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N°hors série 16 (4), pp.117 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph1.hs016.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme artistique et nouvelles esthétiques théâtrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques artistiques professionnelles des artistes en situation de handicap et travail social : bilan et renouvellement des perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Accéder à la scène. Enjeux de la professionnalisation des artistes en situation de handicap, hors série 16, pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph1.hs016.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes en situation de handicap : une approche conversationnelle de l’identité personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 175 (1), pp.141-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.175.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprète au centre du prétoire? Voix, pouvoir et tours de parole dans les débats multilingues avec interprétation consécutive et liaisons vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.107.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiodescription et exploration haptique de sculptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.11789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en jeu de l’attention - Réflexions sur le travail d’accompagnement des artistes professionnels en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Laures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.141-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre interactionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 174 (3), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consignes en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 191, pp.01019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202419101019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment être reconnu dans le champ des arts vivants ? Discours de positionnement et soutien institutionnel des artistes en situation de handicap</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contextualisation : un problème étique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph1.hs016.0117⟩</w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.7613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus, classes d’exemples et collections en analyse de conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel De Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40, pp.184-193</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Oleksii Khaziiev</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d'experts: les modes d'intervention des sciences du langage dans le monde social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Artistes en situation de handicap : une approche conversationnelle de l’identité personnelle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Brigitte Rasosoloniana, Les mots du grand marché : malgache standard et parler vakinankaratra. Pratiques et représentations linguistiques au marché Sabotsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 175 (1), pp.141-163. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 157, pp.131-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'interprète au centre du prétoire? Voix, pouvoir et tours de parole dans les débats multilingues avec interprétation consécutive et liaisons vidéo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétariat par visioconférence au sein des chambres de l’instruction en France : une étude conversationnelle de l’activité d’interprétariat dans un dispositif interactionnel médiatisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...262 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 174 (3), pp.245-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0246⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Traduire et interpréter en situations sociales : santé, éducation, justice, 153, pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.153.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Michel De Fornel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétariat par visioconférence au sein des chambres de l'instruction en France : une étude conversationnelle de l'activité d'interprétariat dans un dispositif interactionnel médiatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...136 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 157, pp.131-134</w:t>
+              <w:t xml:space="preserve">, 2015, 153, pp.109-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’interprétariat par visioconférence au sein des chambres de l’instruction en France : une étude conversationnelle de l’activité d’interprétariat dans un dispositif interactionnel médiatisé</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve de la douleur : quel accompagnement pour les enfants polyhandicapés et non parlants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDENTITÉS ET COMMUNAUTÉS DE PRATIQUES DES CHATTEURS MALGACHOPHONES DANS LES CYBERCAFÉS DE TANANARIVE (MADAGASCAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtroom interaction as a multimedia event: the work of producing relevant videoconference frames in French pre-trial hearlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Journal of Communication / La Revue Electronique de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1-2), pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpreting, video communication and the sequential reshaping of institutional talk in the bilingual and distributed courtroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Speech, Language and the Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE EMERGENCE OF A LINGUISTIC IDEOLOGY IN MALAGASY: LANGUAGE IN CHAT ROOMS IN THE CYBERCAFÉS OF ANTANANARIVO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Traduire et interpréter en situations sociales : santé, éducation, justice, 153, pp.113-135. </w:t>
-[...486 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.143.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2130,51 +2130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la visioconférence dans les audiences judiciaires en France : les enjeux d’un protocole de recherche basé sur l’enregistrement audiovisuel des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la visioconférence dans les audiences judiciaires en France : les enjeux d’un protocole de recherche basé sur l’enregistrement audiovisuel des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,165 +2756,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attention in Action – The Companions’ Conversational Practices with Intellectually Disabled Stage Artists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA (International Pragmatics Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Handicap en scène - Activisme artistique et nouvelles esthétiques du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’activisme artistique et la mondialisation de la scène de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355951v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03355948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributing Intention-In-Action during Theatre Rehearsal</w:t>
               </w:r>
@@ -4421,51 +4421,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comparutions par visioconférence : la confrontation de deux mondes. Prison et tribunal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Khaziiev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laures" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.143.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Lantin-Mallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Pichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2019.2889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Khaziiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laures" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Fornel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.143.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Lantin-Mallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Pichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2019.2889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>