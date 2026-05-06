--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1008,524 +1008,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
+                <w:t xml:space="preserve">Dynamic Behavior of Dilute Bentonite Suspensions under Different Chemical Conditions Studied via Magnetic Resonance Imaging Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zhang</w:t>
+                <w:t xml:space="preserve">Olga Chernoburova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+                <w:t xml:space="preserve">Mathieu Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akira Otsuki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colloids2040041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931257v1</w:t>
+                <w:t xml:space="preserve">hal-01914862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of fiber suspensions using MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Dispersion in Porous Media by Pulsed Field Gradient NMR: Influence of the Fluid Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/34003⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1027-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773877v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior of Dilute Bentonite Suspensions under Different Chemical Conditions Studied via Magnetic Resonance Imaging Velocimetry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/colloids2040041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914862v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Dispersion in Porous Media by Pulsed Field Gradient NMR: Influence of the Fluid Rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of fiber suspensions using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.34003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/34003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1027-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728885v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of short transverse relaxation times by pseudo-echo nutation experiments</w:t>
               </w:r>
@@ -1877,360 +1877,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature oxidation of benzene and toluene in mixture with n-decane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of dispersion by NMR: comparison between NMR measurements and stochastic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">J.-P. Mérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (11), 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771751v2</w:t>
+                <w:t xml:space="preserve">hal-01431404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dispersion by NMR: comparison between NMR measurements and stochastic simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature oxidation of benzene and toluene in mixture with n-decane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431404v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental evidence and modeling study of the ethylbenzene oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Sayeed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.325-333. </w:t>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
@@ -2779,160 +2779,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N pulsed nuclear quadrupole resonance. 3. Effect of a pulse train. Optimal conditions for data averaging</w:t>
+                <w:t xml:space="preserve">Nitrogen-14 nuclear quadrupole resonance (NQR): Dramatic sensitivity enhancement by large and fast temperature lowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 105 (23&amp;24), pp.3005-3012. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 188 (2), pp.275-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970701730088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205093v1</w:t>
+                <w:t xml:space="preserve">hal-00205078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt; 14 &amp;lt;/sup&amp;gt;N Pulsed nuclear quadrupole resonance. 3. Effect of a pulse train. Optimal conditions for data averaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2964,192 +2963,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (23-24), pp.3005-3012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970701730088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-14 nuclear quadrupole resonance (NQR): Dramatic sensitivity enhancement by large and fast temperature lowering</w:t>
+                <w:t xml:space="preserve">14N pulsed nuclear quadrupole resonance. 3. Effect of a pulse train. Optimal conditions for data averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 188 (2), pp.275-278. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (23&amp;24), pp.3005-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2007.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268970701730088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00205078v1</w:t>
+                <w:t xml:space="preserve">hal-00205093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14N Pulsed nuclear quadrupole resonance. 2. Effect of a single radio-frequency pulse in the general case</w:t>
               </w:r>
@@ -3560,64 +3560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,77 +3685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of granular suspension : global and local study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jenny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Confe- rence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3987,64 +3987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor-Couette instability in thixotropic yield stress fluids according a structural parameter model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,64 +4684,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreversible behavior of sheared dense non-Brownian fibers suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,64 +4818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement irréversible de suspensions de fibres non-Brownienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gaudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pascot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110910" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02507710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo E.V. Andrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01773877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/34003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K6WK1RGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jenny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids2040041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1027-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01789645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.04.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deisy Lizeth Mejia Mendez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771751v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sayeed Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2635" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55F444L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903352327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701730088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z06C5K9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500465290" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bouret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muslimov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Guerroudj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01481910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gaudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pascot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110910" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02507710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo E.V. Andrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02318848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01914862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids2040041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1027-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01773877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/34003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K6WK1RGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01789645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.04.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deisy Lizeth Mejia Mendez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771751v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sayeed Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2635" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55F444L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903352327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.07.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z06C5K9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701730088" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500465290" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bouret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muslimov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Guerroudj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01678341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01481910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>