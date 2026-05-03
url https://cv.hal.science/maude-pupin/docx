--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -5476,51 +5476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DD858F"/>
+    <w:nsid w:val="E0B5F6BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>