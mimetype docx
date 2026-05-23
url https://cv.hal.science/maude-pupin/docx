--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,5421 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5370 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maude Pupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maude-pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3197-0715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165990805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2MNQbZUAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-7437-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawal: A fermented food as a source of Bacillus strain producing antimicrobial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Waongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.e01714. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2023.e01714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo prediction: a new approach for bioactivity prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-021-00440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINGO-DL: a text-based approach for molecular similarity searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-021-00383-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palantir: a springboard for the analysis of secondary metabolite gene clusters in large-scale genome mining projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tocquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sirjacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (15), pp.4345-4347. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Annotation and Dereplication of Tandem Mass Spectra of Peptidic Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Lisacek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (24), pp.15862-15871. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomer structure fingerprints: an extension of the monomer composition version for peptide databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eissa Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Alajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (11), pp.1147-1156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-020-00336-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hanozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (12), pp.2608-2616. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Campart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rBAN: retro-biosynthetic analysis of nonribosomal peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cheminformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13321-019-0335-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonribosomal peptides and polyketides of Burkholderia: new compounds potentially implicated in biocontrol and pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Phuong Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.512 - 526. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smiles2Monomers: a link between chemical and biological structures for polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cheminformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13321-015-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine: a powerful resource for novel nonribosomal peptide discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synbio.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine, the knowledgebase dedicated to non-ribosomal peptides, is now open to crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of New Bioactive Molecules using a Bayesian Belief Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci4004909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Monomer Isomery in Florine: A Workflow Dedicated to Nonribosomal Peptide Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vanvlassenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85667. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fingerprint to predict nonribosomal peptides activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hasan Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (10), pp.1187-94. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-012-9608-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, biosynthesis, and properties of kurstakins, nonribosomal lipopeptides from Bacillus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (3), pp.593-600. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-4181-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peptides à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of monomers in nonribosomal peptides: towards the prediction of origin and biological activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (19), pp.5143-50. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00315-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern matching of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (15), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-9-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORINE: a database of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Database issue, 36 (Database issue), pp.D326-31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00281012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sequences without using alignments: application to HIV/SIV subtyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Decoding of Sequences and Alignment-Free Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laprevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (8), pp.1465-1476. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.13.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de la pertinence des traces pour l'évaluation d'un projet de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Marshall-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs pour favoriser la venue des adolescentes dans les filières informatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics tools to analyse non-ribosomal peptides and other metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Natural Products (Meta)Genome Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novo Nordisk Foundation Science Cluster, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filles qui… et L Codent L Créent : constituer un bien commun de médiation en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia#CH - Université de printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage d’observation de troisième : “Wi Code, Wi Build”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hanozin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Matthijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International IUPAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L codent, L créent: créations numériques artistiques pour démystifier l'informatique... au féminin! (descriptif d’atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make teenage girls love coding ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage2017 - 4th ACM Europe Celebration of Women in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make teenage girls love coding using Python and the visual arts orienting language Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyParis2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Systematic Paris Region, Jun 2017, Paris, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Ribosomal Peptides : A monomeric puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRPS toolbox for the discovery of new nonribosomal peptides and synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, l'Informatique et les Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome mining for screening and characterization of new lipopeptides with biocontrol applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14emes rencontres plantes-bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data updates on Norine, the reference Non-Ribosomal Peptide knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine, Florine, s2m : powerful bioinformatics resource and tools for the discovery of novel nonribosomal peptides, natural metabolites with versatile activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2017 - 7th congress of Federation of European Microbiology societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités de genre en matière d'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadrien Herrault; Anne-Cecile Douillet; Carolina Gutiérrez Ruiz; Martine Legris-Revel; Julien Talpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutter ensemble contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.263-280, 2025, Inspirons demain, 978-2-7574-4371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics Tools for the Discovery of New Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilmann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bradley S. Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonribosomal Peptide and Polyketide Biosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1401, Humana Press, pp.209-232, 2016, Methods in Molecular Biology, 978-1-4939-3373-0 978-1-4939-3375-4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3375-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles bio-informatiques pour les peptides non-ribosomiques et leurs synthétases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université des Sciences et Technologie de Lille - Lille I, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique - Support d'enseignement 1re année de licence, Univ. Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Informatique, Université de Lille, Villeneuve d'Ascq, France. 2022, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Pupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5476,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0B5F6BB"/>
+    <w:nsid w:val="CB5EE46E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5707,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maude-pupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3197-0715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165990805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7437-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-021-00440-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03461046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-021-00383-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eissa Ghaleb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Alajmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-020-00336-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tocquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cornet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sirjacobs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa517" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0335-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9166-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2015.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci4004909" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vanvlassenbroeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085667" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan Abdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9608-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00315-10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debomy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grossmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laprevotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.13.1465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marshall-Breton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552487v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Druon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3375-4_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00918918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maude-pupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3197-0715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165990805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2MNQbZUAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7437-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-021-00440-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03461046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-021-00383-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tocquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sirjacobs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa517" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eissa Ghaleb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Alajmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-020-00336-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0335-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9166-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2015.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Salim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci4004909" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vanvlassenbroeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085667" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan Abdo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9608-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00315-10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debomy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grossmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laprevotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.13.1465" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marshall-Breton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Druon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3375-4_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00918918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>