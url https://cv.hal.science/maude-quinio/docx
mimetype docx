--- v1 (2026-03-25)
+++ v2 (2026-05-02)
@@ -166,286 +166,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
+                <w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
+                <w:t xml:space="preserve">Elise Ygaunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242037v1</w:t>
+                <w:t xml:space="preserve">hal-05288481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ygaunin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Quinio</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288481v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online epistemic communities in agriculture to enhance the design of pesticide-free cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge to support design of cropping system by farmers : how should it be structured in a resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -761,90 +761,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing land-use changes : analysis at territorial scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ygaunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Quinio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -863,70 +863,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge on pests to support the design of pesticide-free systems</w:t>
+                <w:t xml:space="preserve">Capitalizing knowledge on pests to supports the design of pesticide-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,116 +942,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Pesticide Free Agriculture. What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169327v1</w:t>
+                <w:t xml:space="preserve">hal-03926266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge on pests to supports the design of pesticide-free systems</w:t>
+                <w:t xml:space="preserve">Capitalizing knowledge on pests to support the design of pesticide-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1067,73 +1067,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture</w:t>
+              <w:t xml:space="preserve">Towards Pesticide Free Agriculture. What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926266v1</w:t>
+                <w:t xml:space="preserve">hal-04169327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GECO : Outil de gestion et partage de connaissances utiles à la conception et au repérage de solutions innovantes</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Zwigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1542,317 +1542,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing co-design of agroecology-oriented cropping systems: lessons to build design-support tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cognitive resources to promote exploration in agroecological systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Détienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (4), pp.72. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.103334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00772-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856400v1</w:t>
+                <w:t xml:space="preserve">hal-03856345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive resources to promote exploration in agroecological systems design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyzing co-design of agroecology-oriented cropping systems: lessons to build design-support tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Détienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, pp.103334. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00772-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856345v1</w:t>
+                <w:t xml:space="preserve">hal-03856400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser les connaissances avec les acteurs pour concevoir des systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184, pp.102893. </w:t>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de parcelles agricoles pour évaluer la diversité des adventices dans des légumineuses et les blés suivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,51 +2340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la capitalisation et le partage des connaissances pour le changement de pratiques vers l’agroécologie : proposition d’un cadre socio-cognitif à partir d’une démarche centrée utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris-Saclay, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPASB031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2667,51 +2667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="867464D1"/>
+    <w:nsid w:val="AF340183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2898,51 +2898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maude-quinio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1877-3816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00772-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103334" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rmastk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7vwkdt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03483446v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maude-quinio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1877-3816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00772-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rmastk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7vwkdt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03483446v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>