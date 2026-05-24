--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -166,286 +166,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t>
+                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ygaunin</w:t>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288481v1</w:t>
+                <w:t xml:space="preserve">hal-05242037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Questionner la performance au prisme de l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ygaunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque éthique et soutenabilité des industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Versailles Saint-Quentin (UVSQ); IUT de Mantes, Sep 2025, Mantes-la-Jolie, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242037v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online epistemic communities in agriculture to enhance the design of pesticide-free cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge to support design of cropping system by farmers : how should it be structured in a resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -761,90 +761,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing land-use changes : analysis at territorial scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ygaunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -863,70 +863,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge on pests to supports the design of pesticide-free systems</w:t>
+                <w:t xml:space="preserve">Capitalizing knowledge on pests to support the design of pesticide-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,116 +942,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture</w:t>
+              <w:t xml:space="preserve">Towards Pesticide Free Agriculture. What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926266v1</w:t>
+                <w:t xml:space="preserve">hal-04169327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge on pests to support the design of pesticide-free systems</w:t>
+                <w:t xml:space="preserve">Capitalizing knowledge on pests to supports the design of pesticide-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1067,73 +1067,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Pesticide Free Agriculture. What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169327v1</w:t>
+                <w:t xml:space="preserve">hal-03926266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GECO : Outil de gestion et partage de connaissances utiles à la conception et au repérage de solutions innovantes</w:t>
               </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Zwigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1542,317 +1542,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive resources to promote exploration in agroecological systems design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyzing co-design of agroecology-oriented cropping systems: lessons to build design-support tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Détienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, pp.103334. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00772-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856345v1</w:t>
+                <w:t xml:space="preserve">hal-03856400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing co-design of agroecology-oriented cropping systems: lessons to build design-support tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cognitive resources to promote exploration in agroecological systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Détienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (4), pp.72. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.103334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00772-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856400v1</w:t>
+                <w:t xml:space="preserve">hal-03856345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser les connaissances avec les acteurs pour concevoir des systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184, pp.102893. </w:t>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de parcelles agricoles pour évaluer la diversité des adventices dans des légumineuses et les blés suivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,51 +2340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la capitalisation et le partage des connaissances pour le changement de pratiques vers l’agroécologie : proposition d’un cadre socio-cognitif à partir d’une démarche centrée utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris-Saclay, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPASB031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2667,51 +2667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF340183"/>
+    <w:nsid w:val="287CD8B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2898,51 +2898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maude-quinio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1877-3816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00772-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rmastk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7vwkdt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03483446v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maude-quinio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1877-3816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00772-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03856345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103334" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rmastk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7vwkdt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03483446v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>