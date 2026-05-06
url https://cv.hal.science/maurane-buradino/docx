--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maurane BURADINO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin: un traitement bille en tête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lantus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : le piégeage se perfectionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 709, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendency and consequences of superparasitism for the parasitoid [i]Ooencyrtus pityocampae[/i] (Hymenoptera: Encyrtidae) in parasitizing a new laboratory host, [i]Philosamia ricini[/i] (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty-Ambre Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2016.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendency and consequences of superparasitism for the parasitoid Ooencyrtus pityocampae (Hymenoptera:Encyrtidae) in parasitizing a new laboratory host,Philosamia ricini (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal biological parameters for rearing Ooencyrtus pityocampae on the new laboratory host Philosamia ricini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (7), pp.527-535. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souches de trichogrammes contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 685, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître la pyrale du buis &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 685, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler [i]Paysandisia archon[/i] (Burmeister, 1880) (Lepidoptera: Castniidae ): le trichogramme. Premiers succès en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologie faunistique - Faunistic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trichogrammes testés contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trichogrammes à l'assaut de &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; : premiers résultats en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Palmier (Hyères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie de la processionnaire du pin : vers de nouveaux outils de suivi à distance et en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phénologie Tempo 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau national Tempo, Oct 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact comparatif de trois hôtes d'élevage sur le développement du parasitoïde &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADALEP. FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et inventaire d'agents potentiels de régulation biologique de la pyrale du buis en milieu naturel (BIOPYR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Oct 2017, Yenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en mésocosme de parasitoïdes dans le cadre de la mise en place d'un programme de lutte biologique contre la pyrale du buis, [i]Cydalima perspectalis[/i] (Walker, 1859) (Lepidoptera : Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; à l'aide de parasitoïdes oophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravageurs des palmiers: Workshop Riviera Gardens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hortis Aquitaine. FRA., Dec 2016, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production de masse d'[i]Ooencyrtus pityocampae[/i] et [i]Ooencyrtus kuvanae[/i] (Hymenoptera: Encyrtidae) pour le développement d'un biocontrôle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt; (Hymenoptera :Trichogrammatidae) to improve IPM strategies against the sugarcane stem borer, &amp;lt;em&amp;gt;Chilo sacchariphagus&amp;lt;/em&amp;gt; (Lepidoptera : Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre le papillon palmivore (&amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt;) à l'aide de parasitoïdes oophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controllo biologico dei fitofagi delle palme - Giornata di approfondimento sull'impiego di biofarmaci e la ricerca di nemici naturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordighera, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’efficacité de différentes souches de trichogrammes vis-à-vis de &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; (Meyrick) en serres expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - Dixième conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler Paysandisia archon : le trichogramme. Premier succès en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFE 8. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler Paysandisia archon (Burmeister) : le trichogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new biological control method against the palm borer, Paysandisia archon using oophagus parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tiradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – Palm pest mediterranean conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; (Burmeister) : le trichogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new biological pest control method against the palm borer, Paysandisia archon using oophagous parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tiradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – Palm pest mediterranean conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oophagous parasitoids are able to kill &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; eggs (Burmeister, 1880) on Palm trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Network of Palm Scientists (EUNOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumurta Parazitoiti &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; (Mercet)'nin (Hymenoptera: Encyrtidae)'nin Yeni Konukçusu &amp;lt;em&amp;gt;Philosamia ricini&amp;lt;/em&amp;gt; (Danovan) (Lepidoptera: Saturniidae) Üzerinde Yetistiriciligi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Tarim ve Gida Kongresi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nevsehir, Turkey. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances study of &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; (Mercet) (Hymenoptera: Encyrtidae) on the new factitious host &amp;lt;em&amp;gt;Philosamia ricini&amp;lt;/em&amp;gt; (Danovan) (Lepidoptera: Saturniidae) to optimize its rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; (Burmeister, 1880) parasitized in laboratory by &amp;lt;em&amp;gt;Trichogramma&amp;lt;/em&amp;gt;: First success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Portland, Oregon, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Enemies of Rhynchophorus ferrugineus and Paysandisia archon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Ortega-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Ment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Major Palm Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons Ltd, 344 p., 2017, John Wiley &amp; Sons Ltd, 978-1119057451. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119057468.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°1 du programme SaveBuxus II (Bilan 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Deras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2016 du programme SaveBuxus : gestion de la pyrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA); Koppert France; Arexhor; Fédération Régionale de Défense contre les Organismes Nuisibles (FREDON); Ministère de la culture; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2015 du programme SaveBuxus : gestion de la pyrale et de la cylindrocladiose du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Association Nationale de Structures d'Expérimentation et de Démonstration en Horticulture (ASTREDHOR); Association Plante et Cité (Plante et Cité); Institut National de la Recherche Agronomique (INRA); Koppert France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un programme de lutte biologique contre le ravageur du palmier [i]Paysandisia archon[/i] à l'aide de parasitoïdes oophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maurane BURADINO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phéromones et mésanges à l'assaut de la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 717, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin: un traitement bille en tête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lantus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : le piégeage se perfectionne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 709, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendency and consequences of superparasitism for the parasitoid [i]Ooencyrtus pityocampae[/i] (Hymenoptera: Encyrtidae) in parasitizing a new laboratory host, [i]Philosamia ricini[/i] (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty-Ambre Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2016.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles phéromones contre trois ravageurs en forêt et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendency and consequences of superparasitism for the parasitoid Ooencyrtus pityocampae (Hymenoptera:Encyrtidae) in parasitizing a new laboratory host,Philosamia ricini (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souches de trichogrammes contre la pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 685, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître la pyrale du buis &amp;lt;em&amp;gt;Cydalima perspectalis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 685, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trichogrammes testés contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 680, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler [i]Paysandisia archon[/i] (Burmeister, 1880) (Lepidoptera: Castniidae ): le trichogramme. Premiers succès en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologie faunistique - Faunistic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal biological parameters for rearing Ooencyrtus pityocampae on the new laboratory host Philosamia ricini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (7), pp.527-535. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trichogrammes à l'assaut de &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; : premiers résultats en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Palmier (Hyères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie de la processionnaire du pin : vers de nouveaux outils de suivi à distance et en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phénologie Tempo 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau national Tempo, Oct 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet rearing on three substitute hosts in laboratory to implement a biocontrol of &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; Den. & Schiff.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Génie Rural, Eaux et Forêts de Tunisie (INRGREF). TUN., Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact comparatif de trois hôtes d'élevage sur le développement du parasitoïde &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; Mercet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Tunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADALEP. FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et inventaire d'agents potentiels de régulation biologique de la pyrale du buis en milieu naturel (BIOPYR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Oct 2017, Yenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en mésocosme de parasitoïdes dans le cadre de la mise en place d'un programme de lutte biologique contre la pyrale du buis, [i]Cydalima perspectalis[/i] (Walker, 1859) (Lepidoptera : Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defferier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; à l'aide de parasitoïdes oophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravageurs des palmiers: Workshop Riviera Gardens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hortis Aquitaine. FRA., Dec 2016, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production de masse d'[i]Ooencyrtus pityocampae[/i] et [i]Ooencyrtus kuvanae[/i] (Hymenoptera: Encyrtidae) pour le développement d'un biocontrôle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Venard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones (GEFF). INT., Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’efficacité de différentes souches de trichogrammes vis-à-vis de &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; (Meyrick) en serres expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - Dixième conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of &amp;lt;em&amp;gt;Trichogramma chilonis&amp;lt;/em&amp;gt; (Hymenoptera :Trichogrammatidae) to improve IPM strategies against the sugarcane stem borer, &amp;lt;em&amp;gt;Chilo sacchariphagus&amp;lt;/em&amp;gt; (Lepidoptera : Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler Paysandisia archon : le trichogramme. Premier succès en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFE 8. Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre le papillon palmivore (&amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt;) à l'aide de parasitoïdes oophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controllo biologico dei fitofagi delle palme - Giornata di approfondimento sull'impiego di biofarmaci e la ricerca di nemici naturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordighera, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new biological control method against the palm borer, Paysandisia archon using oophagus parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tiradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – Palm pest mediterranean conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler Paysandisia archon (Burmeister) : le trichogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde oophage pour contrôler &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; (Burmeister) : le trichogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new biological pest control method against the palm borer, Paysandisia archon using oophagous parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tiradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – Palm pest mediterranean conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oophagous parasitoids are able to kill &amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; eggs (Burmeister, 1880) on Palm trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Network of Palm Scientists (EUNOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances study of &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; (Mercet) (Hymenoptera: Encyrtidae) on the new factitious host &amp;lt;em&amp;gt;Philosamia ricini&amp;lt;/em&amp;gt; (Danovan) (Lepidoptera: Saturniidae) to optimize its rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumurta Parazitoiti &amp;lt;em&amp;gt;Ooencyrtus pityocampae&amp;lt;/em&amp;gt; (Mercet)'nin (Hymenoptera: Encyrtidae)'nin Yeni Konukçusu &amp;lt;em&amp;gt;Philosamia ricini&amp;lt;/em&amp;gt; (Danovan) (Lepidoptera: Saturniidae) Üzerinde Yetistiriciligi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunca Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Tarim ve Gida Kongresi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nevsehir, Turkey. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Paysandisia archon&amp;lt;/em&amp;gt; (Burmeister, 1880) parasitized in laboratory by &amp;lt;em&amp;gt;Trichogramma&amp;lt;/em&amp;gt;: First success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Portland, Oregon, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Enemies of Rhynchophorus ferrugineus and Paysandisia archon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Ortega-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Beaudoin-Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Ment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Major Palm Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons Ltd, 344 p., 2017, John Wiley &amp; Sons Ltd, 978-1119057451. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119057468.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n°1 du programme SaveBuxus II (Bilan 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Deras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UEFM Avignon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2016 du programme SaveBuxus : gestion de la pyrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA); Koppert France; Arexhor; Fédération Régionale de Défense contre les Organismes Nuisibles (FREDON); Ministère de la culture; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2015 du programme SaveBuxus : gestion de la pyrale et de la cylindrocladiose du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Association Nationale de Structures d'Expérimentation et de Démonstration en Horticulture (ASTREDHOR); Association Plante et Cité (Plante et Cité); Institut National de la Recherche Agronomique (INRA); Koppert France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un programme de lutte biologique contre le ravageur du palmier [i]Paysandisia archon[/i] à l'aide de parasitoïdes oophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lantus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty-Ambre Colombel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2016.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tunca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Soussan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3TNS7RW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giorgi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gaglio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Fourcade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cabrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunca Hilal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gaglio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baffert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tiradon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ortega-Garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119057468.ch8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lantus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Tunca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty-Ambre Colombel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2016.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brinquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giorgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Venard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gaglio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Fourcade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tunca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Soussan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3TNS7RW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cabrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defferier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunca Hilal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baffert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gaglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tiradon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791943v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ortega-Garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaudoin-Ollivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119057468.ch8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>