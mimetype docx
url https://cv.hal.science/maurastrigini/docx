--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maura STRIGINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maurastrigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1734-8877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">269219773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecdysone-mediated intestinal growth contributes to microbiota-driven developmental plasticity under malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longwei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.07.637066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Issertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ghislin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of FGF19 in combatting osteosarcopenia: effects on muscle strength and bone health in aged male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Pinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBMR Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (12), pp.ziaf157. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jbmrpl/ziaf157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05548695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Ketogenic Nutrition on Obesity and Metabolic Health: Mechanisms and Clinical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Biesiekierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Śliwińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pirola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nutrit/nuaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surfactant lipid layer of endosomal membranes facilitates airway gas filling in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilios Tsarouhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Tsikala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Engström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (23), pp.5132-5146.e5. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment with fibroblast growth factor 19 increases skeletal muscle fiber size, ameliorates metabolic perturbations and hepatic inflammation in 5/6 nephrectomized mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengère Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Pinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5520. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31874-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketogenic diet administration to mice after a high-fat-diet regimen promotes weight loss, glycemic normalization and induces adaptations of ketogenic pathways in liver and kidney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65, pp.101578. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03833167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Skeletal Cellular and Molecular Underpinning of the Murine Hindlimb Unloading Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Peurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.749464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila Perpetuates Nutritional Mutualism by Promoting the Fitness of Its Intestinal Symbiont Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.362 - 377. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota and Host Juvenile Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwarzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcified Tissue International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102 (4), pp.387-405. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00223-017-0368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the microbial environment in Drosophila post-embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btk-dependent epithelial cell rearrangements contribute to the invagination of nearby tubular structures in the posterior spiracles of Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Tsikala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Karagogeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 396, pp.42 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional Cues in the Drosophila Nerve Cord: Semaphorins Pattern the Dorso-Ventral Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zlatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (6), pp.e1000135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunoglobulin superfamily of neuronal cell adhesion molecules: Lessons from animal models and correlation with human disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Katidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Karagogeos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (12), pp.1564-1580. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.200800281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IgLON protein Lachesin is required for the blood–brain barrier in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcn.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IgLON protein Lachesin is required for the blood-brain barrier in Drosophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Bastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of morphogen movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64 (4), pp.324 - 333. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/neu.20164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachesin is a component of a septate junction-based mechanism that controls tube size and epithelial integrity in the Drosophila tracheal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Llimargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Katidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Karagogeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 131 (1), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of left-right asymmetry in the embryonic gut of Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Ligoxygakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Averof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 128 (7), pp.1171-1174. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.128.7.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Morphogen Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Teleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (5), pp.559-562. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(01)00377-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wingless gradient formation in the Drosophila wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0960-9822(00)00378-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of morphogen gradients in the Drosophila wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (3), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/scdb.1999.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hedgehog activity gradient contributes to AP axial patterning of the Drosophila wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124 (22), pp.4697-4705. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.124.22.4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maura STRIGINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maurastrigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1734-8877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">269219773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecdysone-mediated intestinal growth contributes to microbiota-driven developmental plasticity under malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longwei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.07.637066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and Aerobic Preconditioning Delays Unloading‐Induced Multisystemic Physiological Changes: The NEBULA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Issertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ghislin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (13), pp.e70759. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202501128R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of FGF19 in combatting osteosarcopenia: effects on muscle strength and bone health in aged male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Pinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBMR Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (12), pp.ziaf157. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jbmrpl/ziaf157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05548695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Ketogenic Nutrition on Obesity and Metabolic Health: Mechanisms and Clinical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Biesiekierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Śliwińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pirola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Balcerczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nutrit/nuaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surfactant lipid layer of endosomal membranes facilitates airway gas filling in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilios Tsarouhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Tsikala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Engström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (23), pp.5132-5146.e5. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment with fibroblast growth factor 19 increases skeletal muscle fiber size, ameliorates metabolic perturbations and hepatic inflammation in 5/6 nephrectomized mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengère Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Pinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5520. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31874-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketogenic diet administration to mice after a high-fat-diet regimen promotes weight loss, glycemic normalization and induces adaptations of ketogenic pathways in liver and kidney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balcerczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65, pp.101578. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03833167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Skeletal Cellular and Molecular Underpinning of the Murine Hindlimb Unloading Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Peurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.749464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteocytes and Weightlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Iandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Osteoporosis Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.626-636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11914-021-00713-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila Perpetuates Nutritional Mutualism by Promoting the Fitness of Its Intestinal Symbiont Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.362 - 377. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota and Host Juvenile Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwarzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcified Tissue International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102 (4), pp.387-405. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00223-017-0368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the microbial environment in Drosophila post-embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btk-dependent epithelial cell rearrangements contribute to the invagination of nearby tubular structures in the posterior spiracles of Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Tsikala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Karagogeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 396, pp.42 - 56. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional Cues in the Drosophila Nerve Cord: Semaphorins Pattern the Dorso-Ventral Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zlatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (6), pp.e1000135. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunoglobulin superfamily of neuronal cell adhesion molecules: Lessons from animal models and correlation with human disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Katidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Karagogeos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (12), pp.1564-1580. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.200800281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IgLON protein Lachesin is required for the blood–brain barrier in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcn.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IgLON protein Lachesin is required for the blood-brain barrier in Drosophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Bastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of morphogen movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64 (4), pp.324 - 333. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/neu.20164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachesin is a component of a septate junction-based mechanism that controls tube size and epithelial integrity in the Drosophila tracheal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Llimargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Katidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Karagogeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 131 (1), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Morphogen Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Teleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (5), pp.559-562. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(01)00377-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of left-right asymmetry in the embryonic gut of Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Ligoxygakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Averof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 128 (7), pp.1171-1174. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.128.7.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wingless gradient formation in the Drosophila wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0960-9822(00)00378-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of morphogen gradients in the Drosophila wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (3), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/scdb.1999.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hedgehog activity gradient contributes to AP axial patterning of the Drosophila wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124 (22), pp.4697-4705. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.124.22.4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système osseux, dans « L’humain & l’espace – Ses adaptation physiologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maura Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Treffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custaud MA, Blanc S, Gauquelin-Koch G, Gharib C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humain &amp; l’espace – Ses adaptation physiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. BoD, Paris, 2020, 978-2322270620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84FF1C19"/>
+    <w:nsid w:val="221E59CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurastrigini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1734-8877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269219773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longwei Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.07.637066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05548695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Garg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jbmrpl/ziaf157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Biesiekierska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaf010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Tsarouhas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsikala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Engstr&#246;m" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31874-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balcerczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peuri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749464" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Storelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bozonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.11.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-017-0368-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.01.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDR65K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Karagogeos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.09.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zlatic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grueber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markella Katidou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800281" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bastiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63W4S5VX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strigini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cantera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Bastiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llimargas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casanova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00917" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Averof" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.7.1171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Teleman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00377-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(00)00378-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/scdb.1999.0293" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4697" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maurastrigini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1734-8877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269219773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longwei Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Strigini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.07.637066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05548695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Garg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Pinteur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jbmrpl/ziaf157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Biesiekierska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaf010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Tsarouhas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsikala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Engstr&#246;m" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31874-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sol&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balcerczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peuri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Iandolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749464" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-021-00713-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Storelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bozonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.11.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-017-0368-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.01.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDR65K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Karagogeos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2014.09.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zlatic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grueber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markella Katidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cantera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bastiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63W4S5VX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strigini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cantera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Bastiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llimargas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00917" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Teleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00377-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Averof" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.7.1171" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(00)00378-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/scdb.1999.0293" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4697" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>